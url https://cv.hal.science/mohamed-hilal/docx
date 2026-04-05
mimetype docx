--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -305,326 +305,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and challenges in the economic valuation of green spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there an additional price premium for single-family houses exposed to urban parks? Insights from causal spatio-temporal matching in Québec city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Des Rosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17811/ebl.14.1.2025.63-74⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022473v1</w:t>
+                <w:t xml:space="preserve">hal-05307641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing habitat provision and aesthetic ecosystem services in built environments: landscape visibility and connectivity indicators in a choice experiment study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">Review and challenges in the economic valuation of green spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legras</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2025.2500957⟩</w:t>
+              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/ebl.14.1.2025.63-74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164621v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des distances domicile-travail : cas des aires urbaines françaises métropolitaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing habitat provision and aesthetic ecosystem services in built environments: landscape visibility and connectivity indicators in a choice experiment study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gaté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (2), pp.343-379. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.352.0343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2025.2500957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165151v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding France’s food environment combining data bases to characterize the food environment in France</w:t>
               </w:r>
@@ -742,161 +785,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an additional price premium for single-family houses exposed to urban parks? Insights from causal spatio-temporal matching in Québec city</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Capucine Chapel</w:t>
+                <w:t xml:space="preserve">Les déterminants des distances domicile-travail : cas des aires urbaines françaises métropolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.127417. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (2), pp.343-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.352.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307641v1</w:t>
+                <w:t xml:space="preserve">hal-05165151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A partition-free spatial clustering that preserves topology: application to built-up density</w:t>
               </w:r>
@@ -993,295 +993,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic, environmental and social performance of European certified food</w:t>
+                <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+                <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Drut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Bodini</w:t>
+                <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Donati</w:t>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107244⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig31.329-354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376106v1</w:t>
+                <w:t xml:space="preserve">hal-04210914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and spatial contextualisation of transport proposals in the Great National Debate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The economic, environmental and social performance of European certified food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Sautot</w:t>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lentschat</w:t>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Journaux</w:t>
+                <w:t xml:space="preserve">Michele Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (3-4), pp.329-354. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig31.329-354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210914v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are households’ residential preferences consistent with biodiversity conservation in different urban contexts?</w:t>
               </w:r>
@@ -1293,51 +1293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,325 +1391,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants naturels et politiques des AOC viticoles de Côte-d’Or</w:t>
+                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.36443⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (1), pp.327-339 (2021). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775880v1</w:t>
+                <w:t xml:space="preserve">hal-02973090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
+                <w:t xml:space="preserve">Les déterminants naturels et politiques des AOC viticoles de Côte-d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (1), pp.327-339 (2021). </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, online, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.36443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02973090v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2005,261 +2005,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of local population growth and economic development in France between 1990 and 2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual structure of landscapes seen from built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Abildtrup</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+                <w:t xml:space="preserve">Damien Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.91-127. </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.181.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715640v1</w:t>
+                <w:t xml:space="preserve">hal-01774883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual structure of landscapes seen from built environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of local population growth and economic development in France between 1990 and 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Roy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32, pp.71-80. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.91-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.181.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774883v1</w:t>
+                <w:t xml:space="preserve">hal-01715640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban-rural-natural gradient analysis with CORINE data: An application to the metropolitan France</w:t>
               </w:r>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizia Sigura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Antognelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 171, pp.18 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2375,51 +2375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does issuing building permits reduce the cost of land? An estimation based on the demand for building land in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-Urbanisation: Between Residential Preferences and Job Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2810,308 +2810,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rente foncière dépend aussi du climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economie urbaine et comportement du consommateur face au climat. Effet sur les prix hédonistes et sur l'étalement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue foncière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (4), pp.591-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.654.0591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630202v1</w:t>
+                <w:t xml:space="preserve">hal-02636596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie urbaine et comportement du consommateur face au climat. Effet sur les prix hédonistes et sur l'étalement urbain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">La rente foncière dépend aussi du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.27-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636596v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation: la rente foncière dépend aussi du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,51 +3162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new real option value due to &amp;quot;demographic risk&amp;quot; in the market for developable land</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,51 +3266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émissions directes de CO2 des ménages selon leur localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3411,2098 +3411,2098 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature interpolation by local information: The example of France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">L'influence urbaine sur le prix des terres agricoles et ses conséquences pour l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 444-445, pp.99-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752274v1</w:t>
+                <w:t xml:space="preserve">hal-02645617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence urbaine sur le prix des terres agricoles et ses conséquences pour l'agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature interpolation by local information: The example of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (14), pp.2141-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645617v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de climats en France, une construction spatiale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Dijon en 2030 : la ville resserrée ou étalée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 501, pp.1-23</w:t>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660374v1</w:t>
+                <w:t xml:space="preserve">hal-02659828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODOMATRIX. Calcul de distances routières intercommunales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les types de climats en France, une construction spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.41-63</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 501, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666703v1</w:t>
+                <w:t xml:space="preserve">hal-02660374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dijon en 2030 : la ville resserrée ou étalée ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ODOMATRIX. Calcul de distances routières intercommunales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, pp.101-116</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.41-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659828v1</w:t>
+                <w:t xml:space="preserve">hal-02666703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot; verts &amp;quot; depuis chez eux ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Interpolation par régressions locales : application aux précipitations en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cavailhès Jean</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (1), pp.56-62</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00697720v1</w:t>
+                <w:t xml:space="preserve">hal-02660062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative approach to the visual evaluation of landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot;verts&amp;quot; près de chez eux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Association of American Geographers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00045600802708473⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731634v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-based hedonic pricing of landscape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brossard</w:t>
+                <w:t xml:space="preserve">GIS-Based Hedonic Pricing of Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brossard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourneux François Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">Cavailhès Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668434v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-based hedonic pricing of landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prix du paysage dans l’agglomération de Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590</w:t>
+              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731624v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix du paysage dans l’agglomération de Besançon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GIS-based hedonic pricing of landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-009-9302-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659465v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des paysages et prix de l'immobilier dans l'agglomération de Besançon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GIS-based hedonic pricing of landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40, pp.14-17</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756145v1</w:t>
+                <w:t xml:space="preserve">hal-00731624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot;verts&amp;quot; depuis chez eux ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brossard</w:t>
+                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot; verts &amp;quot; depuis chez eux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourneux François Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+                <w:t xml:space="preserve">Cavailhès Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.56-62</w:t>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731673v1</w:t>
+                <w:t xml:space="preserve">halshs-00697720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la périurbanisation renforce-t-elle la ségrégation résidentielle urbaine en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantitative approach to the visual evaluation of landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Charlot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (2), pp.292-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00045600802708473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660510v1</w:t>
+                <w:t xml:space="preserve">hal-00731634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix du paysage dans l'agglomération de Besançon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité des paysages et prix de l'immobilier dans l'agglomération de Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 40, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984648v1</w:t>
+                <w:t xml:space="preserve">hal-00756145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation par régressions locales : application aux précipitations en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot;verts&amp;quot; depuis chez eux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (2), pp.157-170</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660062v1</w:t>
+                <w:t xml:space="preserve">hal-00731673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot;verts&amp;quot; près de chez eux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prix du paysage dans l'agglomération de Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665187v1</w:t>
+                <w:t xml:space="preserve">hal-00984648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-Based Hedonic Pricing of Landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+                <w:t xml:space="preserve">la périurbanisation renforce-t-elle la ségrégation résidentielle urbaine en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brossard Thierry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00580288v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation par recherche d'information locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5538,221 +5538,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps d'accès aux équipements au sein des bassins de vie des bourgs et petites villes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le prix des paysages périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 402, pp.41-56</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 297-298, pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658999v1</w:t>
+                <w:t xml:space="preserve">hal-02653150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix des paysages périurbains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temps d'accès aux équipements au sein des bassins de vie des bourgs et petites villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 297-298, pp.71-84</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 402, pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653150v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">74 bassins de vie en Bourgogne : une vision organisée du rural</w:t>
               </w:r>
@@ -5820,90 +5820,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5945,90 +5945,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6122,51 +6122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.1-8</w:t>
@@ -6195,103 +6195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix du paysage. Une expérimentation innovante en région dijonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes foncières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 124, pp.21-25</w:t>
@@ -6389,103 +6389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes foncières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.20-25</w:t>
@@ -6508,790 +6508,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménagement du territoire. La Bourgogne vue du ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une expérimentation innovante en région dijonnaise, le prix du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 471, pp.31-32</w:t>
+              <w:t xml:space="preserve">Etudes foncières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654927v1</w:t>
+                <w:t xml:space="preserve">hal-00731674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban growth effects on rural population, export and service employment : evidence from eastern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aménagement du territoire. La Bourgogne vue du ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 471, pp.31-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664701v1</w:t>
+                <w:t xml:space="preserve">hal-02654927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérimentation innovante en région dijonnaise, le prix du paysage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+                <w:t xml:space="preserve">Urban growth effects on rural population, export and service employment : evidence from eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Henry Mark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes foncières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4), pp.779-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-006-0069-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731674v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc naturel régional du Morvan : départ de jeunes adultes et installation de jeunes ménages et de retraités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maîtrise de la demande d'électricité en milieu rural : comment délimiter les bassins d'intervention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bondoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Franck Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSEE Bourgogne. Dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 120, pp.1-4</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (1), pp.29-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671004v1</w:t>
+                <w:t xml:space="preserve">hal-02671987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des emplois et déplacements domicile-travail dans le Grand Dijon et sa périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSEE Bourgogne Dimensions Dossier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 42, pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emplois et déplacements domicile-travail dans le Grand Dijon et sa périphérie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parc naturel régional du Morvan : départ de jeunes adultes et installation de jeunes ménages et de retraités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bondoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lighting Dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 119, pp.1-4</w:t>
+              <w:t xml:space="preserve">INSEE Bourgogne. Dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673389v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand-side management of electricity transmission in French rural areas: Defining macro-scale projects [Maîtrise de la demande d'électricité en milieu rural: Comment délimiter les bassins d'intervention?]</w:t>
+                <w:t xml:space="preserve">Emplois et déplacements domicile-travail dans le Grand Dijon et sa périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (1), pp.29</w:t>
+              <w:t xml:space="preserve">Lighting Dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 119, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716329v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la demande d'électricité en milieu rural : comment délimiter les bassins d'intervention ?</w:t>
+                <w:t xml:space="preserve">Demand-side management of electricity transmission in French rural areas: Defining macro-scale projects [Maîtrise de la demande d'électricité en milieu rural: Comment délimiter les bassins d'intervention?]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Nadaud</w:t>
+                <w:t xml:space="preserve">F. Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe de Gouvello</w:t>
+                <w:t xml:space="preserve">C. de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 34 (1), pp.29-48</w:t>
+              <w:t xml:space="preserve">, 2005, 34 (1), pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671987v1</w:t>
+                <w:t xml:space="preserve">hal-00716329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus de 8 000 équipements sportifs en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bondoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,286 +7405,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services aux populations : l'importance de l'économie résidentielle</w:t>
+                <w:t xml:space="preserve">Polarisation du territoire : le rôle des emplois et des équipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-6</w:t>
+              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669790v1</w:t>
+                <w:t xml:space="preserve">hal-02681516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 ans de PAC : plus de grandes cultures, moins de fourrages, autant de disparités géographiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services aux populations : l'importance de l'économie résidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Kroll</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste Cahiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3, pp.27-33</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671625v1</w:t>
+                <w:t xml:space="preserve">hal-02669790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation du territoire : le rôle des emplois et des équipements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">30 ans de PAC : plus de grandes cultures, moins de fourrages, autant de disparités géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Kroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
+              <w:t xml:space="preserve">Agreste Cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681516v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rural en statistiques : une intégration urbaine plus forte</w:t>
               </w:r>
@@ -7778,51 +7778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bessy-Pietry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1-2, pp.19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7873,51 +7873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bessy-Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8037,51 +8037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ruraux : une nouvelle définition d'après les relations villes-campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 5, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8132,51 +8132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8253,51 +8253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (282), pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8374,51 +8374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2/03, Non paginé / 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8647,51 +8647,51 @@
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Laval, Jul 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">, Université Laval, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8803,90 +8803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand débat national, une aide pour prendre des décisions locales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9071,51 +9071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9166,90 +9166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût des ménages français pour un climat chaud et l'étalement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9281,316 +9281,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorisation de la visibilité du paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The price of climate: French consumer preferences reveal spatial and individual inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ième Festival international de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">5. Urban research symposium: Cities and climate change: responding to an urgent agenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville service., Jun 2009, Marseille, France. pp.833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865040v1</w:t>
+                <w:t xml:space="preserve">hal-02746332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of climate: French consumer preferences reveal spatial and individual inequalities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Théorisation de la visibilité du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Urban research symposium: Cities and climate change: responding to an urgent agenda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ville service., Jun 2009, Marseille, France. pp.833</w:t>
+              <w:t xml:space="preserve">23ième Festival international de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746332v1</w:t>
+                <w:t xml:space="preserve">hal-00865040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of climate: french consumers preferences reveal spatial and individual inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Urban research symposium: Cities and Climate Change: Responding to an Urgent Agenda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9609,148 +9609,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of climate: revealed preferences of French consumers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape metrics for determining landscape prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">First international Conference on Landscape Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757970v1</w:t>
+                <w:t xml:space="preserve">hal-00767260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence de la qualité du sol sur la formation du prix des terres agricoles</w:t>
               </w:r>
@@ -9762,64 +9766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9855,208 +9859,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape metrics for determining landscape prices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The price of climate: revealed preferences of French consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international Conference on Landscape Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria. pp.75-86</w:t>
+              <w:t xml:space="preserve">26. Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767260v1</w:t>
+                <w:t xml:space="preserve">hal-02757970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of climate : revealed preferences of French consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10105,208 +10105,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+                <w:t xml:space="preserve">Calibration of households preference for open-spaces from an urban cellular automata model. Method and application to Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France. 11 p</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Théo Quant : Nouvelles approches en géographie théorique et quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764750v1</w:t>
+                <w:t xml:space="preserve">hal-02756846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of climate: revealed preferences of French consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10325,1329 +10282,1372 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix hédoniste des paysages dans trois régions françaises : sensibilité des résultats à la précision des variables géographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jayet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764663v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métriques paysagères utilisées pour déterminer le prix des paysages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le prix hédoniste des paysages dans trois régions françaises : sensibilité des résultats à la précision des variables géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France. http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/Hilal_INRA_SFER.pdf</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752985v1</w:t>
+                <w:t xml:space="preserve">hal-00764663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la qualité des indices paysagers obtenus à partir de plusieurs bases de données pour une évaluation économétrique des paysages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Les métriques paysagères utilisées pour déterminer le prix des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France. http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/Hilal_INRA_SFER.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764475v1</w:t>
+                <w:t xml:space="preserve">hal-02752985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché foncier et périurbanisation : aspects déterministes et stochastiques</w:t>
+                <w:t xml:space="preserve">Comparaison de la qualité des indices paysagers obtenus à partir de plusieurs bases de données pour une évaluation économétrique des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Journées de Microéconomie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion. REU., May 2008, Saint-Denis de La Réunion, France. 36 p</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817624v1</w:t>
+                <w:t xml:space="preserve">hal-00764475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Marché foncier et périurbanisation : aspects déterministes et stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Contesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres du logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Mar 2008, Marseille, France. 11 p</w:t>
+              <w:t xml:space="preserve">25. Journées de Microéconomie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion. REU., May 2008, Saint-Denis de La Réunion, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815709v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of households preference for open-spaces from an urban cellular automata model. Method and application to Dijon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
+                <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Théo Quant : Nouvelles approches en géographie théorique et quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Mar 2008, Marseille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756846v1</w:t>
+                <w:t xml:space="preserve">hal-02815709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densité des points de mesure, types et limites des modèles d'interpolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Une évaluation géographico-économique de la valeur de paysages périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie : Mesures et modèles en climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Premières journées scientifiques de L'Economie de l'Environnement : les stratégies des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Alger, Algérie. 25p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750588v1</w:t>
+                <w:t xml:space="preserve">hal-00767205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Landscape from Home : a GIS-based hedonic price valuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densité des points de mesure, types et limite des modèles d'interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium "Hedonic Methods in Real Estate"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Genève, Switzerland. pp.30</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie de la Commission "Climat et Société" du CNFG, Mesures et Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenoble, France. [http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/cnfg-2008.pdf] 49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767204v1</w:t>
+                <w:t xml:space="preserve">hal-00762421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densité des points de mesure, types et limite des modèles d'interpolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Densité des points de mesure, types et limites des modèles d'interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie de la Commission "Climat et Société" du CNFG, Mesures et Modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Grenoble, France. [http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/cnfg-2008.pdf] 49-65</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie : Mesures et modèles en climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762421v1</w:t>
+                <w:t xml:space="preserve">hal-02750588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation géographico-économique de la valeur de paysages périurbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Landscape from Home : a GIS-based hedonic price valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées scientifiques de L'Economie de l'Environnement : les stratégies des acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Alger, Algérie. 25p</w:t>
+              <w:t xml:space="preserve">International Symposium "Hedonic Methods in Real Estate"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Genève, Switzerland. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767205v1</w:t>
+                <w:t xml:space="preserve">hal-00767204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing and being seen : a GIS-based hedonic price valuation of landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Marseille, France. [http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/Landscape_values_Marseille_octobre2006.pdf] 11-35</w:t>
@@ -11676,103 +11676,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix hédoniste du climat en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Marseille, France. [http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/Prix_climat_Marseille_oct2006.pdf] 22</w:t>
@@ -11795,385 +11795,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage depuis chez vous : voir, ne pas voir, être vu. Une évaluation géographico-économique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques démographiques et socio-économiques des pôles intermédiaires périurbains et ruraux : le rôle de la distance à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Joly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Renaud-Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisie. 33 p</w:t>
+              <w:t xml:space="preserve">Colloque : Rural-urbain : les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833231v1</w:t>
+                <w:t xml:space="preserve">hal-02758609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a microeconomic cellular automata model to the periurban area of Dijon (France) : method and preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
+                <w:t xml:space="preserve">Le paysage depuis chez vous : voir, ne pas voir, être vu. Une évaluation géographico-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Umr Cesaer. Centre d'Ecosocio Appliquées À L'Agriculture Et Aux Espaces Rurauxdijon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F.P. Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop : The role of open space and green amenities in the residential move from cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Dijon, France. 26 p</w:t>
+              <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisie. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832027v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques démographiques et socio-économiques des pôles intermédiaires périurbains et ruraux : le rôle de la distance à la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calibration of a microeconomic cellular automata model to the periurban area of Dijon (France) : method and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Renaud-Hellier</w:t>
+                <w:t xml:space="preserve">. Umr Cesaer. Centre d'Ecosocio Appliquées À L'Agriculture Et Aux Espaces Rurauxdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Rural-urbain : les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International workshop : The role of open space and green amenities in the residential move from cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Dijon, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758609v1</w:t>
+                <w:t xml:space="preserve">hal-02832027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanences et mutations des bassins de production agricoles en France de 1988 à 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Kroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER : Les systèmes de production agricole : performances, évolutions, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lille, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12192,303 +12192,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services aux populations : l'importance de l'économie résidentielle</w:t>
+                <w:t xml:space="preserve">Espaces et territoires périurbains : des logiques de déplacement aux logiques d'ancrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Travail et territoires. Confrontation d'approches disciplinaires en économie, histoire et sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Dijon, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827084v1</w:t>
+                <w:t xml:space="preserve">hal-02827307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces et territoires périurbains : des logiques de déplacement aux logiques d'ancrage</w:t>
+                <w:t xml:space="preserve">Accessibilité aux emplois en France : le rôle du gradient urbain-rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Travail et territoires. Confrontation d'approches disciplinaires en économie, histoire et sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Dijon, France. 25 p</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Theo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Besançon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827307v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux emplois en France : le rôle du gradient urbain-rural</w:t>
+                <w:t xml:space="preserve">Services aux populations : l'importance de l'économie résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Theo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Besançon, France. 11 p</w:t>
+              <w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826182v1</w:t>
+                <w:t xml:space="preserve">hal-02827084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques démographique et socio-économique des pôles intermédiaires périurbains et ruraux : le rôle de la distance à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Renaud-Hellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Rural-urbain : les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Poitiers, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12526,51 +12526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarisation du territoire : le rôle des emplois et des équipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12595,51 +12595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs paysagères périurbaines et localisation résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12684,230 +12684,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de modélisation de la dynamique des vignobles régionaux. Réflexions intermédiaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban size and growth impacts on proximate rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Traversac</w:t>
+                <w:t xml:space="preserve">M.S. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Moran</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Conférence Oenométrie VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Ajaccio, France. 10 p</w:t>
+              <w:t xml:space="preserve">45. North American meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1998, Santa Fe, United States. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02838492v1</w:t>
+                <w:t xml:space="preserve">hal-02837533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban size and growth impacts on proximate rural areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Essai de modélisation de la dynamique des vignobles régionaux. Réflexions intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Traversac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+                <w:t xml:space="preserve">W. Moran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. North American meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1998, Santa Fe, United States. 21 p</w:t>
+              <w:t xml:space="preserve">6. Conférence Oenométrie VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Ajaccio, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837533v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définitions de formes régionales particulières : les zonages agricoles</w:t>
               </w:r>
@@ -12969,234 +12969,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonages agricoles : procédure exploratoire d'analyse spatiale pour la définition statistique de formes régionales</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Localisation des hommes et des emplois dans les espaces ruraux : constats, mécanismes et perspectives d'évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque africain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Libreville, Gabon. pp.205-216</w:t>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01072881v1</w:t>
+                <w:t xml:space="preserve">hal-02771256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des hommes et des emplois dans les espaces ruraux : constats, mécanismes et perspectives d'évolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zonages agricoles : procédure exploratoire d'analyse spatiale pour la définition statistique de formes régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1996, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3. Colloque africain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Libreville, Gabon. pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771256v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale des données : approche méthodologique et macro SAS pour la définition de formes régionales</w:t>
               </w:r>
@@ -13264,51 +13264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle structure des emplois ruraux, conséquence de l'évolution des rapports villes-campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13441,77 +13441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles dynamiques économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Territoires ruraux et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13852,279 +13852,279 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cavailhès Jean et Joly Daniel. </w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Presses Universitaires de Franche Comté, 5, 206 p., 2006, Cahiers de la MSH Ledoux. Intelligence territoriale, 2-84867-142-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875902v1</w:t>
+                <w:t xml:space="preserve">hal-02817525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Franche Comté, 5, 206 p., 2006, Cahiers de la MSH Ledoux. Intelligence territoriale, 2-84867-142-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Cavailhès Jean et Joly Daniel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201, 2006, Les Cahiers de la MSHE Ledoux, 2-84867-142-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.27852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817525v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice explicative accompagnant la base de données délimitant des arrières-pays ruraux</w:t>
               </w:r>
@@ -14172,64 +14172,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes et leurs villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14441,314 +14441,262 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02844075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des services dans les territoires ruraux : le rôle des petites villes et des structures mutualisées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hiérarchie et centralités d'équipements et de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Thibault Courcelle; Ygal Fijalkow; François Taulelle. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Fen-Chong; Cécile Tannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalité, accessibilité, solidarité : les renoncements de l'État : services publics et territoires ruraux</w:t>
+              <w:t xml:space="preserve">Centralités et hiérarchies des réseaux et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-115, 2024, Documents, 978-2-35687-994-3</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-196, 2026, Sciences, Géographie et démographie, 9781789482188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544055v1</w:t>
+                <w:t xml:space="preserve">hal-05570603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence des services dans les territoires : quelles évolutions et représentations ?</w:t>
+                <w:t xml:space="preserve">Hierarchy and Centralities in Facilities and Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Thibault Courcelle; Ygal Fijalkow; François Taulelle. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Fen-Chong; Cécile Tannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">zones rurales, services, services publics, déclin, territoires, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le bord de l'eau, pp.51-91, 2024, Egalité, accessibilité, solidarité : les renoncements de l'Etat, 978235687994</w:t>
+              <w:t xml:space="preserve">Centralities and Hierarchies of Networks and Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE; WILEY, pp.145-176, 2025, Sciences, Geography and Demography, 9781789452181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543830v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map and Statistical Model to Explore Spatial Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14758,3363 +14706,3600 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Cunty; Hélène Mathian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2024, 9781394325788 ; 9781789451610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394325788.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte et modèle statistique pour explorer l'hétérogénéité spatiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation des services dans les territoires ruraux : le rôle des petites villes et des structures mutualisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claire Cunty; Hélène Mathian. </w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélio Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault Courcelle; Ygal Fijalkow; François Taulelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Group, pp.147-188, 2023, 1789481619, 9781789481617</w:t>
+              <w:t xml:space="preserve">Égalité, accessibilité, solidarité : les renoncements de l'État : services publics et territoires ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-115, 2024, Documents, 978-2-35687-994-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241143v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségrégations résidentielles et inégalités sociospatiales dans les campagnes françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présence des services dans les territoires : quelles évolutions et représentations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélio Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault Courcelle; Ygal Fijalkow; François Taulelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités et discriminations: regards croisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">zones rurales, services, services publics, déclin, territoires, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, pp.51-91, 2024, Egalité, accessibilité, solidarité : les renoncements de l'Etat, 978235687994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950151v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les activités économiques du monde rural et leurs dynamiques récentes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carte et modèle statistique pour explorer l'hétérogénéité spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Cunty; Hélène Mathian. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métamorphose du monde rural : agriculture et agriculteurs dans la France actuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.79-113, 2020</w:t>
+              <w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.147-188, 2023, 1789481619, 9781789481617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507227v1</w:t>
+                <w:t xml:space="preserve">hal-04241143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ségrégations résidentielles et inégalités sociospatiales dans les campagnes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Elguezabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inégalités et discriminations: regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401244v1</w:t>
+                <w:t xml:space="preserve">hal-02950151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle évolution de la présence des services publics en France ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+                <w:t xml:space="preserve">Les activités économiques du monde rural et leurs dynamiques récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services publics et territoires. Adaptations, innovations et réactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 254 p., 2017, Espace et Territoires, 978-2-7535-5389-7</w:t>
+              <w:t xml:space="preserve">Métamorphose du monde rural : agriculture et agriculteurs dans la France actuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.79-113, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558025v1</w:t>
+                <w:t xml:space="preserve">hal-02507227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès aux commerces et services dans les territoires de vie du quotidien</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Common Methods and Sustainability Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Drut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Filippo Arfini; Valentin Bellassen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Campagnes contemporaines. Enjeux économiques et sociaux des espaces ruraux français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Sustainability of European Food Quality Schemes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Springer Nature Switzerland AG, pp.23-45, 2019, 978-3-030-27507-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27508-2_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578288v1</w:t>
+                <w:t xml:space="preserve">hal-02401244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
+                <w:t xml:space="preserve">Quelle évolution de la présence des services publics en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t>
+              <w:t xml:space="preserve">Services publics et territoires. Adaptations, innovations et réactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 254 p., 2017, Espace et Territoires, 978-2-7535-5389-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02055634v1</w:t>
+                <w:t xml:space="preserve">hal-01558025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la transition au prisme de la démarche prospective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Aubert</w:t>
+                <w:t xml:space="preserve">L'accès aux commerces et services dans les territoires de vie du quotidien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires urbains en transition. Un quartier populaire en résilience socio-écologique</w:t>
+              <w:t xml:space="preserve">Campagnes contemporaines. Enjeux économiques et sociaux des espaces ruraux français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 170 p., 2015, Sociétés (Dijon), 978-2-36441-156-2</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594894v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Services Along the Urban–Rural–Natural Gradient: An Approach for a Wide Area Assessment and Mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Antognelli</w:t>
+                <w:t xml:space="preserve">Les enjeux de la transition au prisme de la démarche prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Science and Its Applications -- ICCSA 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires urbains en transition. Un quartier populaire en résilience socio-écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 170 p., 2015, Sociétés (Dijon), 978-2-36441-156-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01175647v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation and the sustainability of food systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lise Frappier</w:t>
+                <w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Esnouf, Marie Russel, Nicolas Bricas. </w:t>
+              <w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food system sustainability : Insights from duALIne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-135, 2013</w:t>
+              <w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835389v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02055634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces ruraux et ruptures territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystem Services Along the Urban–Rural–Natural Gradient: An Approach for a Wide Area Assessment and Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Vizzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Antognelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizia Sigura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l'égalité des territoires. Dynamiques, mesures, politiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Science and Its Applications -- ICCSA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9157, Springer International Publishing, 826 p., 2015, Lecture Notes in Computer Science, 978-3-319-21469-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21470-2_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190543v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of climate: French consumer preferences reveal spatial and individual inequalities.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Espaces ruraux et ruptures territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities and climate change : responding to an urgent agenda. Volume 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Worldbank, pp.649-669, 2012, Urban development series</w:t>
+              <w:t xml:space="preserve">Vers l'égalité des territoires. Dynamiques, mesures, politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ministère de l'égalité des territoires et du logement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00942579v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of peri-urban landscapes in a French real estate market</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+                <w:t xml:space="preserve">Urbanisation and the sustainability of food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Esnouf, Marie Russel, Nicolas Bricas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling urban dynamics</w:t>
+              <w:t xml:space="preserve">Food system sustainability : Insights from duALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Ltd</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Geographical Information Systems Series, 978-1-84821-268-8</w:t>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806267v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lise Frappier</w:t>
+                <w:t xml:space="preserve">The price of climate: French consumer preferences reveal spatial and individual inequalities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hoornweg, Daniel; Freire, Mila; Lee, Marcus J.; Bhada-Tata, Perinaz; Yuen, Belinda. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une alimentation durable</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 288 p., 2011, Matière à débattre et décider, 978-2-7592-1671-0</w:t>
+              <w:t xml:space="preserve">Cities and climate change : responding to an urgent agenda. Volume 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Worldbank, pp.649-669, 2012, Urban development series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462655v1</w:t>
+                <w:t xml:space="preserve">hal-00942579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché immobilier révélateur du prix du paysage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The value of peri-urban landscapes in a French real estate market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cavailhès Jean</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage et information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.207-232, 2009</w:t>
+              <w:t xml:space="preserve">Modeling urban dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Geographical Information Systems Series, 978-1-84821-268-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00580426v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur des paysages ruraux et localisation résidentielle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+                <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques agricoles et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, Versailles, pp.69-92, 2009, Update Sciences &amp; Technologies, 978-2-7592-0303-1</w:t>
+              <w:t xml:space="preserve">Pour une alimentation durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2011, Matière à débattre et décider, 978-2-7592-1671-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731568v1</w:t>
+                <w:t xml:space="preserve">hal-01462655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing the homebuyer's countryside view</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Le marché immobilier révélateur du prix du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+                <w:t xml:space="preserve">Brossard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourneux François Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavailhès Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Baranzini Andrea. </w:t>
+              <w:t xml:space="preserve">Brossard T. &amp; Wieber J.C. ed., Traité IGAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hedonic Methods in Housing Markets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.83-99, 2008</w:t>
+              <w:t xml:space="preserve">Paysage et information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.207-232, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731569v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur des paysages périurbains dans un marché immobilier en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valeur des paysages ruraux et localisation résidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thériault Marius; Des Rosiers François. </w:t>
+              <w:t xml:space="preserve">Aubert F., Piveteau V., Schmitt B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information géographique et dynamiques urbaines. 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès science : Lavoisier (Traité IGAT. Information géographique et aménagement du territoire), pp.225-248, 2008</w:t>
+              <w:t xml:space="preserve">Politiques agricoles et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, Versailles, pp.69-92, 2009, Update Sciences &amp; Technologies, 978-2-7592-0303-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731570v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché immobilier, révélateur du prix du paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">La valeur des paysages périurbains dans un marché immobilier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage et information géographique</w:t>
+              <w:t xml:space="preserve">Information géographique et dynamiques urbaines - Tome 2 : Accessibilité, environnement, paysage et valeur fonçière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-7462-2035-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02821865v1</w:t>
+                <w:t xml:space="preserve">hal-02817326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché immobilier, révélateur du prix du paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">La valeur des paysages périurbains dans un marché immobilier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brossard Thierry; Wieber Jean-Claude. </w:t>
+              <w:t xml:space="preserve">Thériault Marius; Des Rosiers François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage et information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès science : Lavoisier (Traité IGAT. Information géographique et aménagement du territoire), pp.207-232, 2008</w:t>
+              <w:t xml:space="preserve">Information géographique et dynamiques urbaines. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès science : Lavoisier (Traité IGAT. Information géographique et aménagement du territoire), pp.225-248, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731561v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing the homebuyer's country view</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Le marché immobilier, révélateur du prix du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hedonic Methods in Real estate and Housing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.225-248, 2008</w:t>
+              <w:t xml:space="preserve">Paysage et information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-7462-1795-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00697718v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing the homebuyer's countryside view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brossard</w:t>
+                <w:t xml:space="preserve">Pricing the homebuyer's country view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourneux François Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavailhès Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hedonic methods in housing markets. Pricing environmental amenities and segregation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hedonic Methods in Real estate and Housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.225-248, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816435v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00697718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périurbanisation, ségrégation sociale et accès aux services publics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le marché immobilier, révélateur du prix du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Charlot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrice Aubertel ; François Ménard. </w:t>
+              <w:t xml:space="preserve">Brossard Thierry; Wieber Jean-Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville pour tous, un enjeu pour les services publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Documentation française, pp.37-49, 2008</w:t>
+              <w:t xml:space="preserve">Paysage et information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès science : Lavoisier (Traité IGAT. Information géographique et aménagement du territoire), pp.207-232, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00826248v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur des paysages périurbains dans un marché immobilier en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Pricing the homebuyer's countryside view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baranzini Andrea. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information géographique et dynamiques urbaines - Tome 2 : Accessibilité, environnement, paysage et valeur fonçière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hedonic Methods in Housing Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.83-99, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02817326v1</w:t>
+                <w:t xml:space="preserve">hal-00731569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités quotidiennes et urbanité suburbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pricing the homebuyer's countryside view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces modes d'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hedonic methods in housing markets. Pricing environmental amenities and segregation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, 2008, 978-0-387-76814-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-76815-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832514v1</w:t>
+                <w:t xml:space="preserve">hal-02816435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le &amp;quot;rural isolé&amp;quot; va désormais continuer à se développer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Périurbanisation, ségrégation sociale et accès aux services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Contesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Aubertel ; François Ménard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France à 20 minutes. La révolution de la proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Belin, 2002, 2-7011-3404-8</w:t>
+              <w:t xml:space="preserve">La ville pour tous, un enjeu pour les services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documentation française, pp.37-49, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826282v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00826248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'équipement des campagnes</w:t>
+                <w:t xml:space="preserve">Mobilités quotidiennes et urbanité suburbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Firlej</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inventaire communal 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 52, INSEE, 2001, Synthèses - Institut National de la Statistique et des Etudes Economiques, 2-11-067922-0</w:t>
+              <w:t xml:space="preserve">Espaces modes d'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2002, 2-7475-3040-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828066v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images de la France agricole</w:t>
+                <w:t xml:space="preserve">Le &amp;quot;rural isolé&amp;quot; va désormais continuer à se développer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture : tendances et disparités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, INSEE, 1997, Synthèses - Institut National de la Statistique et des Etudes Economiques, 2-11-066565-3</w:t>
+              <w:t xml:space="preserve">La France à 20 minutes. La révolution de la proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Belin, 2002, 2-7011-3404-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02837762v1</w:t>
+                <w:t xml:space="preserve">hal-02826282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'équipement des campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Firlej</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventaire communal 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, INSEE, 2001, Synthèses - Institut National de la Statistique et des Etudes Economiques, 2-11-067922-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de la France agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agriculture : tendances et disparités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, INSEE, 1997, Synthèses - Institut National de la Statistique et des Etudes Economiques, 2-11-066565-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles dynamiques pour les territoires ruraux. De nouvelles dynamiques économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires ruraux et développement. Quel rôle pour la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMAGREF Editions, 1994, 2-85362-367-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18124,51 +18309,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions de centralité d’équipements et de services dans les dynamiques territoriales. Une étude utile au programme d’appui de l’ANCT Petites villes de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18177,205 +18362,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Centre Inra de Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Lemanceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des attributs naturels des terres agricoles de Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18413,51 +18598,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18467,929 +18652,929 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The drivers of spatial cropping patterns in Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géographique et évaluation économique des paysages périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration de l'espace rural : une approche par les bassins de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ambiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus d'ancrage et des formes de territorialité des populations marquées par l'éclatement de leur lieu de travail et de résidence dans les communes à la périphérie des pôles urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation ex-ante du programme objectif 2 (2000-2006) en Bourgogne. Diagnostic socio-économique de la zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation et dynamique des pôles de services dans le Jura. Une exploitation des inventaires communaux de 1988 et 1998. Vol. 1 : Rapport principal. Vol. 2 : Annexes, cartes départementales, tableaux de bord des pôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la restructuration des bassins d'emploi à l'analyse des espaces périurbains en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des mesures agri-environnementales : programme régional Bourgogne. 1. Rapport définitif, 2. Note de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Daubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Salvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19399,989 +19584,989 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dématérialisation et accès à la justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoul Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hasani Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Institut Agro; Université de Franche-Comté. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralités : comment les identifier et quels rôles dans les dynamiques locales et intercommunales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the determinants of the social, environmental and economic impact of food quality schemes on food chains and rural areas based on cross-case analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the contribution of food quality schemes to rural economies and territorial cohesion based on the case study analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on assessment of the social, environmental and economic sustainability of food quality schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Amilien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRA (Institut National de la Recherche Agronomique), domaine de la Motte au Vicomte B.P. 35327, 35653 Le Rheu Cedex; Università degli Studi di Parma. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odomatrix : Mesurer des temps de trajet pour améliorer les conditions de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gojard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1325, INRAE; Etude de cas ASIRPA. Analyse de l'impact sociétal de la recherche. 2018, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results and lessons from pilot studies and final set of verified indicators for impact measurement of FQS, PSFP and SFSC: Evidence from the Comté PDO cheese, Parmigiano Reggiano PDO cheese, Serbian organic raspberries, County Durham school meals, Locavorium shop and Korycin Cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Antonioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bodini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengthening European Food Chain Sustainability by Quality and Procurement Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’usage réglementaire du sol. Comment sélectionner les zones à préserver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20437,1449 +20622,1449 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inra; Agrosup Dijon, Institut National Supérieur des Sciences Agronomiques, de l'Alimentation et de l'Environnement; Université de bourgogne. 2014, 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maillage du territoire français en stations-service</w:t>
+                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral, montagne et DOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barczack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mille</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02808773v1</w:t>
+                <w:t xml:space="preserve">hal-02597066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral, montagne et DOM)</w:t>
+                <w:t xml:space="preserve">Le maillage du territoire français en stations-service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Acte d'engagement n° 1 502 566 251 du 19/12/2011, DATAR. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02597066v1</w:t>
+                <w:t xml:space="preserve">hal-02808773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinquante ans de mobilités résidentielles et quotidiennes. Quelles formes territoriales pour un mode de vie durable ? Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral et montagne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominik Cremer-Schulte</w:t>
+                <w:t xml:space="preserve">La consommation d'énergie des ménages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2011, pp.936</w:t>
+              <w:t xml:space="preserve">Convention MEEDM-INRA n° 22 0009 3249 du 3 juin 2010, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597417v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral, montagne et DOM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral et montagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Cremer-Schulte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">irstea. 2011, pp.936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911232v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation d'énergie des ménages en France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral, montagne et DOM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Convention MEEDM-INRA n° 22 0009 3249 du 3 juin 2010, 2011</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809947v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral et montagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Acte d'engagement n° 1002894 du 30/11/2010, INRAe. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché foncier et périurbanisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport du groupe de travail. Statistiques et nouvelles tendances de localisation des populations et des activités sur le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] /. 2009</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] /. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02821102v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport du groupe de travail. Statistiques et nouvelles tendances de localisation des populations et des activités sur le territoire</w:t>
+                <w:t xml:space="preserve">Périurbanisation, ségrégation et marché foncier dans les aires urbaines de Metz et Nancy. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] /. 2009</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] /. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02820924v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périurbanisation, ségrégation et marché foncier dans les aires urbaines de Metz et Nancy. Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marché foncier et périurbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] /. 2009</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Contesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] /. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02821590v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale et dynamique des pôles de services et des bassins de vie en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21901,544 +22086,544 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péri-urbanisation, ségrégation spatiale et accès aux services publics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Contesti</w:t>
+                <w:t xml:space="preserve">Le prix du climat et l'attrait du littoral en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Marché à procédure adaptée : F04.56 (CO04000086) du 29/10/2004, 2006</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] /. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02817287v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix du climat et l'attrait du littoral en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+                <w:t xml:space="preserve">Péri-urbanisation, ségrégation spatiale et accès aux services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Contesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] /. 2006</w:t>
+              <w:t xml:space="preserve">[Contrat] Marché à procédure adaptée : F04.56 (CO04000086) du 29/10/2004, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-00949349v1</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix du climat et l’attrait du littoral en France. Une évaluation à partir des valeurs immobilières et du salaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation du zonage en aires urbaines et de son complément rural : définitions, résultats, analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Commissariat Général au Plan. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22448,433 +22633,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercice de prospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02801175v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercice de prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02801331v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre 6. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus d'ancrage et des formes de territorialité des populations marquées par l'éclatement de leur lieu de travail et de résidence dans les communes à la périphérie des pôles urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Ministère de L'Equipement Des Transports de L'Aménagement Du Territoire Du Tourisme Et de La Mer,direction Générale de L'Urbanisme de L'Habitat Et de La Construction, Puca. Plan Urbanisme Construction Architecture,paris (fra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Contrat ; B03252 ; Analyse des processus d'ancrage et des formes de territorialité des populations marquées par l'éclatement de leur lieu de travail et de résidence dans les communes à la périphérie des pôles urbains </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ce rapport est disponible chez : PUCA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22884,100 +23069,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des disparités socio-spatiales dans les pays de la CEE, l'Autriche et la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02849208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22987,271 +23172,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375400v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lentschat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375373v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23319,51 +23504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A13F026"/>
+    <w:nsid w:val="14E3FA55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23550,51 +23735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-hilal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7679-7026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2025.2500957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.352.0343" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Montero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-022-00396-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2022.2077916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.03.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vizzari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Sigura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antognelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13147-016-0474-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.03.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.654.0591" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874942901306010001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642357v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2220" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourneux Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavailh&#232;s Jean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045600802708473" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-009-9302-8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82CFA24B666C78B44621BDDA83BDE5E7ADC0639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731624v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984648v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0268" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossard Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658999v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Tourneux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654927v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731674v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bondoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677819v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673389v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716329v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Gouvello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Gouvello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Corre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dussol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy-Pietry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy-Pietri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benoit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Toussaint" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865040v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767260v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752627v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764663v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752985v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750588v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767204v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767205v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762411v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Tourneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renaud-Hellier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833408v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827084v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827307v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826182v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838492v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Traversac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837533v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072881v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771256v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desbois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851279v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852403v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Bergerie Nationale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875902v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-paysages-periurbains-et-leur-prix.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27852" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844075v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544055v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/egalite-accessibilite-solidarite-les-renoncements-de-letat/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543830v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950151v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558025v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578288v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175647v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21470-2_54" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942579v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806267v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=376" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731568v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731569v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731570v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821865v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Sciences/Livre/paysage-et-information-geographique-9782746217959" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731561v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697718v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816435v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76815-1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817326v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Entreprise/Livre/information-geographique-et-dynamiques-urbaines-tome-2-9782746220355" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832514v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826282v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828066v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Firlej" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837762v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849115v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325392v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009556v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834205v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ambiaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831886v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842750v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839720v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cornier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839042v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salvi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068383v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808773v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Masson" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597066v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barczack" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597417v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911232v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809947v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811443v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821102v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Yousfi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820924v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Vienne" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821590v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marnat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811602v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949349v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815239v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806973v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828771v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Equipement Des Transports de L'Am&#233;nagement Du Territoire Du Tourisme Et de La Mer,direction G&#233;n&#233;rale de L'Urbanisme de L'Habitat Et de La Construction, Puca. Plan Urbanisme Construction Architecture,paris (fra)" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849208v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-hilal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7679-7026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2025.2500957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.352.0343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Montero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-022-00396-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2022.2077916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.03.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vizzari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Sigura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antognelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13147-016-0474-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.03.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.654.0591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874942901306010001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642357v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2220" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossard Thierry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourneux Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavailh&#232;s Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-009-9302-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82CFA24B666C78B44621BDDA83BDE5E7ADC0639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045600802708473" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Tourneux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Gouvello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bondoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Gouvello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Corre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dussol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy-Pietry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy-Pietri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benoit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Toussaint" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764663v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817624v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767205v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762411v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renaud-Hellier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Tourneux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833408v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837533v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Traversac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desbois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851279v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852403v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Bergerie Nationale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817525v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875902v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-paysages-periurbains-et-leur-prix.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27852" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844075v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570603v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/egalite-accessibilite-solidarite-les-renoncements-de-letat/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950151v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578288v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175647v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21470-2_54" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806267v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=376" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580426v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731568v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817326v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Entreprise/Livre/information-geographique-et-dynamiques-urbaines-tome-2-9782746220355" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731570v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821865v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Sciences/Livre/paysage-et-information-geographique-9782746217959" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697718v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731561v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731569v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76815-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826282v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828066v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Firlej" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837762v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849115v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325392v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009556v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834205v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ambiaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831886v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842750v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837345v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839720v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cornier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839042v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salvi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068383v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597066v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barczack" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808773v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Masson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809947v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911232v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811443v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820924v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Vienne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821590v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marnat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821102v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Yousfi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811602v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815239v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806973v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Equipement Des Transports de L'Am&#233;nagement Du Territoire Du Tourisme Et de La Mer,direction G&#233;n&#233;rale de L'Urbanisme de L'Habitat Et de La Construction, Puca. Plan Urbanisme Construction Architecture,paris (fra)" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849208v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>