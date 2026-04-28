--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -305,598 +305,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an additional price premium for single-family houses exposed to urban parks? Insights from causal spatio-temporal matching in Québec city</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dubé</w:t>
+                <w:t xml:space="preserve">Review and challenges in the economic valuation of green spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127417⟩</w:t>
+              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/ebl.14.1.2025.63-74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307641v1</w:t>
+                <w:t xml:space="preserve">hal-05022473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and challenges in the economic valuation of green spaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capucine Chapel</w:t>
+                <w:t xml:space="preserve">Valuing habitat provision and aesthetic ecosystem services in built environments: landscape visibility and connectivity indicators in a choice experiment study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17811/ebl.14.1.2025.63-74⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2025.2500957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022473v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing habitat provision and aesthetic ecosystem services in built environments: landscape visibility and connectivity indicators in a choice experiment study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thao Pham</w:t>
+                <w:t xml:space="preserve">Decoding France’s food environment combining data bases to characterize the food environment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Creurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2025.2500957⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.111850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05164621v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding France’s food environment combining data bases to characterize the food environment in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Vonthron</w:t>
+                <w:t xml:space="preserve">Les déterminants des distances domicile-travail : cas des aires urbaines françaises métropolitaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.111850. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (2), pp.343-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.352.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05191851v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des distances domicile-travail : cas des aires urbaines françaises métropolitaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there an additional price premium for single-family houses exposed to urban parks? Insights from causal spatio-temporal matching in Québec city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gaté</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Des Rosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135 (2), pp.343-379. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.352.0343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165151v1</w:t>
+                <w:t xml:space="preserve">hal-05307641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A partition-free spatial clustering that preserves topology: application to built-up density</w:t>
               </w:r>
@@ -1293,51 +1293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,256 +1391,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
+                <w:t xml:space="preserve">Les déterminants naturels et politiques des AOC viticoles de Côte-d’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Joly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, online, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.36443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973090v1</w:t>
+                <w:t xml:space="preserve">hal-03775880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants naturels et politiques des AOC viticoles de Côte-d’Or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing air quality forecasts by geomatic downscaling: an application to daily PM10 concentrations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Diaz-De-Quijano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, online, </w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (1), pp.327-339 (2021). </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.36443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00704-020-03418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03775880v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability Performance of Certified and Non-certified Food</w:t>
               </w:r>
@@ -2005,261 +2005,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual structure of landscapes seen from built environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of local population growth and economic development in France between 1990 and 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Abildtrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Roy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32, pp.71-80. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.91-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.181.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774883v1</w:t>
+                <w:t xml:space="preserve">hal-01715640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of local population growth and economic development in France between 1990 and 2006</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual structure of landscapes seen from built environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Abildtrup</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+                <w:t xml:space="preserve">Damien Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.91-127. </w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.181.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715640v1</w:t>
+                <w:t xml:space="preserve">hal-01774883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban-rural-natural gradient analysis with CORINE data: An application to the metropolitan France</w:t>
               </w:r>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizia Sigura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Antognelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 171, pp.18 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2375,51 +2375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does issuing building permits reduce the cost of land? An estimation based on the demand for building land in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri-Urbanisation: Between Residential Preferences and Job Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2829,51 +2829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie urbaine et comportement du consommateur face au climat. Effet sur les prix hédonistes et sur l'étalement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2959,51 +2959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rente foncière dépend aussi du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation: la rente foncière dépend aussi du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3411,681 +3411,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence urbaine sur le prix des terres agricoles et ses conséquences pour l'agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature interpolation by local information: The example of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (14), pp.2141-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.2220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645617v1</w:t>
+                <w:t xml:space="preserve">hal-00752274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature interpolation by local information: The example of France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'influence urbaine sur le prix des terres agricoles et ses conséquences pour l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 444-445, pp.99-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.2220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752274v1</w:t>
+                <w:t xml:space="preserve">hal-02645617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dijon en 2030 : la ville resserrée ou étalée ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les types de climats en France, une construction spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, pp.101-116</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 501, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659828v1</w:t>
+                <w:t xml:space="preserve">hal-02660374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les types de climats en France, une construction spatiale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ODOMATRIX. Calcul de distances routières intercommunales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 501, pp.1-23</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.41-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660374v1</w:t>
+                <w:t xml:space="preserve">hal-02666703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODOMATRIX. Calcul de distances routières intercommunales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dijon en 2030 : la ville resserrée ou étalée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, N° Spécial: Données en sciences sociales, pp.41-63</w:t>
+              <w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666703v1</w:t>
+                <w:t xml:space="preserve">hal-02659828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation par régressions locales : application aux précipitations en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Prix du paysage dans l’agglomération de Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (2), pp.157-170</w:t>
+              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660062v1</w:t>
+                <w:t xml:space="preserve">hal-02659465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot;verts&amp;quot; près de chez eux ?</w:t>
+                <w:t xml:space="preserve">GIS-based hedonic pricing of landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
@@ -4099,1397 +4095,1401 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (1), pp.56-62. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2009.0268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-009-9302-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665187v1</w:t>
+                <w:t xml:space="preserve">hal-02668434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-Based Hedonic Pricing of Landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">GIS-based hedonic pricing of landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cavailhès Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00580288v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix du paysage dans l’agglomération de Besançon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot; verts &amp;quot; depuis chez eux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourneux François Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavailhès Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40, pp.14-17</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659465v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00697720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-based hedonic pricing of landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quantitative approach to the visual evaluation of landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-009-9302-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Association of American Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (2), pp.292-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00045600802708473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668434v1</w:t>
+                <w:t xml:space="preserve">hal-00731634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GIS-based hedonic pricing of landscape</w:t>
+                <w:t xml:space="preserve">Qualité des paysages et prix de l'immobilier dans l'agglomération de Besançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590</w:t>
+              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731624v1</w:t>
+                <w:t xml:space="preserve">hal-00756145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot; verts &amp;quot; depuis chez eux ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot;verts&amp;quot; depuis chez eux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18 (1), pp.56-62</w:t>
+              <w:t xml:space="preserve">, 2009, pp.56-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00697720v1</w:t>
+                <w:t xml:space="preserve">hal-00731673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative approach to the visual evaluation of landscape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Prix du paysage dans l'agglomération de Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Association of American Geographers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.14-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731634v1</w:t>
+                <w:t xml:space="preserve">hal-00984648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des paysages et prix de l'immobilier dans l'agglomération de Besançon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+                <w:t xml:space="preserve">la périurbanisation renforce-t-elle la ségrégation résidentielle urbaine en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40, pp.14-17</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756145v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot;verts&amp;quot; depuis chez eux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation par régressions locales : application aux précipitations en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.56-62</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731673v1</w:t>
+                <w:t xml:space="preserve">hal-02660062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix du paysage dans l'agglomération de Besançon</w:t>
+                <w:t xml:space="preserve">Quel prix les habitants d'une région périurbaine payent-ils pour voir des paysages &amp;quot;verts&amp;quot; près de chez eux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de Franche-Comté</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2009.0268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00984648v1</w:t>
+                <w:t xml:space="preserve">hal-02665187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">la périurbanisation renforce-t-elle la ségrégation résidentielle urbaine en France ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">GIS-Based Hedonic Pricing of Landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brossard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourneux François Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavailhès Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 1, pp.29-44</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (4), pp.571-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660510v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolation par recherche d'information locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5583,51 +5583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5732,165 +5732,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">74 bassins de vie en Bourgogne : une vision organisée du rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Dussol</w:t>
+                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSEE Bourgogne. Dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 139, pp.1-6</w:t>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.11-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653656v1</w:t>
+                <w:t xml:space="preserve">hal-00731671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5909,182 +5952,139 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20, pp.11-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+                <w:t xml:space="preserve">74 bassins de vie en Bourgogne : une vision organisée du rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.11-35</w:t>
+              <w:t xml:space="preserve">INSEE Bourgogne. Dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 139, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731671v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité aux équipements dans l'espace rural lorrain</w:t>
               </w:r>
@@ -6096,77 +6096,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.1-8</w:t>
@@ -6428,64 +6428,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes foncières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.20-25</w:t>
@@ -6566,51 +6566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes foncières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.121-125</w:t>
@@ -6708,51 +6708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban growth effects on rural population, export and service employment : evidence from eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Henry Mark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6831,273 +6831,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de la demande d'électricité en milieu rural : comment délimiter les bassins d'intervention ?</w:t>
+                <w:t xml:space="preserve">Localisation des emplois et déplacements domicile-travail dans le Grand Dijon et sa périphérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 34 (1), pp.29-48</w:t>
+              <w:t xml:space="preserve">INSEE Bourgogne Dimensions Dossier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671987v1</w:t>
+                <w:t xml:space="preserve">hal-02677819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localisation des emplois et déplacements domicile-travail dans le Grand Dijon et sa périphérie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parc naturel régional du Morvan : départ de jeunes adultes et installation de jeunes ménages et de retraités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bondoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSEE Bourgogne Dimensions Dossier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 42, pp.1-42</w:t>
+              <w:t xml:space="preserve">INSEE Bourgogne. Dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677819v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parc naturel régional du Morvan : départ de jeunes adultes et installation de jeunes ménages et de retraités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demand-side management of electricity transmission in French rural areas: Defining macro-scale projects [Maîtrise de la demande d'électricité en milieu rural: Comment délimiter les bassins d'intervention?]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bondoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">C. de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSEE Bourgogne. Dimensions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 120, pp.1-4</w:t>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (1), pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671004v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois et déplacements domicile-travail dans le Grand Dijon et sa périphérie</w:t>
               </w:r>
@@ -7146,152 +7146,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand-side management of electricity transmission in French rural areas: Defining macro-scale projects [Maîtrise de la demande d'électricité en milieu rural: Comment délimiter les bassins d'intervention?]</w:t>
+                <w:t xml:space="preserve">Maîtrise de la demande d'électricité en milieu rural : comment délimiter les bassins d'intervention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nadaud</w:t>
+                <w:t xml:space="preserve">Franck Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Gouvello</w:t>
+                <w:t xml:space="preserve">Christophe de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 34 (1), pp.29</w:t>
+              <w:t xml:space="preserve">, 2005, 34 (1), pp.29-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716329v1</w:t>
+                <w:t xml:space="preserve">hal-02671987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus de 8 000 équipements sportifs en Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bondoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7405,286 +7405,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation du territoire : le rôle des emplois et des équipements</w:t>
+                <w:t xml:space="preserve">Services aux populations : l'importance de l'économie résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681516v1</w:t>
+                <w:t xml:space="preserve">hal-02669790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services aux populations : l'importance de l'économie résidentielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">30 ans de PAC : plus de grandes cultures, moins de fourrages, autant de disparités géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Kroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-6</w:t>
+              <w:t xml:space="preserve">Agreste Cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669790v1</w:t>
+                <w:t xml:space="preserve">hal-02671625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 ans de PAC : plus de grandes cultures, moins de fourrages, autant de disparités géographiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarisation du territoire : le rôle des emplois et des équipements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Kroll</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agreste Cahiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 3, pp.27-33</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1-2/03, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671625v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rural en statistiques : une intégration urbaine plus forte</w:t>
               </w:r>
@@ -7778,51 +7778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bessy-Pietry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1-2, pp.19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7873,51 +7873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bessy-Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8037,51 +8037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ruraux : une nouvelle définition d'après les relations villes-campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 5, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8132,51 +8132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Molet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8253,51 +8253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (282), pp.21-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8374,51 +8374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 2/03, Non paginé / 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8570,103 +8570,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une base de données spatialisées nationale de l'offre commerciale alimentaire en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Creurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASRDLF 2025 : Trajectoires de développement et imbrications des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval, Jun 2025, Québec, Canada</w:t>
@@ -8950,51 +8950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9071,51 +9071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gengyang Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9179,51 +9179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût des ménages français pour un climat chaud et l'étalement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9300,64 +9300,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of climate: French consumer preferences reveal spatial and individual inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9412,51 +9412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorisation de la visibilité du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9488,575 +9488,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of climate: french consumers preferences reveal spatial and individual inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape metrics for determining landscape prices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Urban research symposium: Cities and Climate Change: Responding to an Urgent Agenda</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France. 18 p</w:t>
+              <w:t xml:space="preserve">First international Conference on Landscape Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria. pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815682v1</w:t>
+                <w:t xml:space="preserve">hal-00767260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape metrics for determining landscape prices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence de la qualité du sol sur la formation du prix des terres agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Joly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international Conference on Landscape Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Vienne, Austria. pp.75-86</w:t>
+              <w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767260v1</w:t>
+                <w:t xml:space="preserve">hal-02758071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence de la qualité du sol sur la formation du prix des terres agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Curmi</w:t>
+                <w:t xml:space="preserve">The price of climate: revealed preferences of French consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées d'Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">26. Journées de Microéconomie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758071v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of climate: revealed preferences of French consumers</w:t>
+                <w:t xml:space="preserve">The price of climate: french consumers preferences reveal spatial and individual inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Journées de Microéconomie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">5. Urban research symposium: Cities and Climate Change: Responding to an Urgent Agenda</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757970v1</w:t>
+                <w:t xml:space="preserve">hal-02815682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of climate : revealed preferences of French consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10105,1467 +10105,1467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of households preference for open-spaces from an urban cellular automata model. Method and application to Dijon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
+                <w:t xml:space="preserve">The price of climate: revealed preferences of French consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres de Théo Quant : Nouvelles approches en géographie théorique et quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756846v1</w:t>
+                <w:t xml:space="preserve">hal-02752627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The price of climate: revealed preferences of French consumers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cardot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752627v1</w:t>
+                <w:t xml:space="preserve">hal-00764750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
+                <w:t xml:space="preserve">Le prix hédoniste des paysages dans trois régions françaises : sensibilité des résultats à la précision des variables géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France. 11 p</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764750v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le prix hédoniste des paysages dans trois régions françaises : sensibilité des résultats à la précision des variables géographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les métriques paysagères utilisées pour déterminer le prix des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lille, France. http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/Hilal_INRA_SFER.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764663v1</w:t>
+                <w:t xml:space="preserve">hal-02752985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les métriques paysagères utilisées pour déterminer le prix des paysages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la qualité des indices paysagers obtenus à partir de plusieurs bases de données pour une évaluation économétrique des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lille, France. http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/Hilal_INRA_SFER.pdf</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752985v1</w:t>
+                <w:t xml:space="preserve">hal-00764475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la qualité des indices paysagers obtenus à partir de plusieurs bases de données pour une évaluation économétrique des paysages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marché foncier et périurbanisation : aspects déterministes et stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Contesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">25. Journées de Microéconomie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Réunion. REU., May 2008, Saint-Denis de La Réunion, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764475v1</w:t>
+                <w:t xml:space="preserve">hal-02817624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché foncier et périurbanisation : aspects déterministes et stochastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Contesti</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Journées de Microéconomie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Réunion. REU., May 2008, Saint-Denis de La Réunion, France. 36 p</w:t>
+              <w:t xml:space="preserve">2. Rencontres du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Mar 2008, Marseille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817624v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+                <w:t xml:space="preserve">Calibration of households preference for open-spaces from an urban cellular automata model. Method and application to Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres du logement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Mar 2008, Marseille, France. 11 p</w:t>
+              <w:t xml:space="preserve">8. Rencontres de Théo Quant : Nouvelles approches en géographie théorique et quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815709v1</w:t>
+                <w:t xml:space="preserve">hal-02756846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation géographico-économique de la valeur de paysages périurbains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densité des points de mesure, types et limites des modèles d'interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières journées scientifiques de L'Economie de l'Environnement : les stratégies des acteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Alger, Algérie. 25p</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie : Mesures et modèles en climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767205v1</w:t>
+                <w:t xml:space="preserve">hal-02750588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densité des points de mesure, types et limite des modèles d'interpolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">The Landscape from Home : a GIS-based hedonic price valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie de la Commission "Climat et Société" du CNFG, Mesures et Modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Grenoble, France. [http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/cnfg-2008.pdf] 49-65</w:t>
+              <w:t xml:space="preserve">International Symposium "Hedonic Methods in Real Estate"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Genève, Switzerland. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762421v1</w:t>
+                <w:t xml:space="preserve">hal-00767204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densité des points de mesure, types et limites des modèles d'interpolation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Une évaluation géographico-économique de la valeur de paysages périurbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie : Mesures et modèles en climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Premières journées scientifiques de L'Economie de l'Environnement : les stratégies des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Alger, Algérie. 25p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750588v1</w:t>
+                <w:t xml:space="preserve">hal-00767205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Landscape from Home : a GIS-based hedonic price valuation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densité des points de mesure, types et limite des modèles d'interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium "Hedonic Methods in Real Estate"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Genève, Switzerland. pp.30</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie de la Commission "Climat et Société" du CNFG, Mesures et Modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Grenoble, France. [http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/cnfg-2008.pdf] 49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767204v1</w:t>
+                <w:t xml:space="preserve">hal-00762421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeing and being seen : a GIS-based hedonic price valuation of landscape</w:t>
               </w:r>
@@ -11590,64 +11590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Marseille, France. [http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/Landscape_values_Marseille_octobre2006.pdf] 11-35</w:t>
@@ -11689,90 +11689,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix hédoniste du climat en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières rencontres du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Marseille, France. [http://thema.univ-fcomte.fr/paysage-eco/rap-pdf/Prix_climat_Marseille_oct2006.pdf] 22</w:t>
@@ -11795,385 +11795,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques démographiques et socio-économiques des pôles intermédiaires périurbains et ruraux : le rôle de la distance à la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le paysage depuis chez vous : voir, ne pas voir, être vu. Une évaluation géographico-économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Renaud-Hellier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Rural-urbain : les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
+              <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisie. 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758609v1</w:t>
+                <w:t xml:space="preserve">hal-02833231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage depuis chez vous : voir, ne pas voir, être vu. Une évaluation géographico-économique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brossard</w:t>
+                <w:t xml:space="preserve">Calibration of a microeconomic cellular automata model to the periurban area of Dijon (France) : method and preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.P. Tourneux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Umr Cesaer. Centre d'Ecosocio Appliquées À L'Agriculture Et Aux Espaces Rurauxdijon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisie. 33 p</w:t>
+              <w:t xml:space="preserve">International workshop : The role of open space and green amenities in the residential move from cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Dijon, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02833231v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a microeconomic cellular automata model to the periurban area of Dijon (France) : method and preliminary results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques démographiques et socio-économiques des pôles intermédiaires périurbains et ruraux : le rôle de la distance à la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Umr Cesaer. Centre d'Ecosocio Appliquées À L'Agriculture Et Aux Espaces Rurauxdijon</w:t>
+                <w:t xml:space="preserve">E. Renaud-Hellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop : The role of open space and green amenities in the residential move from cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Dijon, France. 26 p</w:t>
+              <w:t xml:space="preserve">Colloque : Rural-urbain : les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832027v1</w:t>
+                <w:t xml:space="preserve">hal-02758609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanences et mutations des bassins de production agricoles en France de 1988 à 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Kroll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER : Les systèmes de production agricole : performances, évolutions, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Lille, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12192,303 +12192,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces et territoires périurbains : des logiques de déplacement aux logiques d'ancrage</w:t>
+                <w:t xml:space="preserve">Accessibilité aux emplois en France : le rôle du gradient urbain-rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire : Travail et territoires. Confrontation d'approches disciplinaires en économie, histoire et sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Dijon, France. 25 p</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Theo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Besançon, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02827307v1</w:t>
+                <w:t xml:space="preserve">hal-02826182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité aux emplois en France : le rôle du gradient urbain-rural</w:t>
+                <w:t xml:space="preserve">Services aux populations : l'importance de l'économie résidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Theo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Besançon, France. 11 p</w:t>
+              <w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826182v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services aux populations : l'importance de l'économie résidentielle</w:t>
+                <w:t xml:space="preserve">Espaces et territoires périurbains : des logiques de déplacement aux logiques d'ancrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire : Travail et territoires. Confrontation d'approches disciplinaires en économie, histoire et sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Dijon, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827084v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques démographique et socio-économique des pôles intermédiaires périurbains et ruraux : le rôle de la distance à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Renaud-Hellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Rural-urbain : les nouvelles frontières. Permanences et changements des inégalités socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Poitiers, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12526,51 +12526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarisation du territoire : le rôle des emplois et des équipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée : Espaces ruraux et aménagement du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12690,51 +12690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban size and growth impacts on proximate rural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12988,51 +12988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation des hommes et des emplois dans les espaces ruraux : constats, mécanismes et perspectives d'évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13264,51 +13264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle structure des emplois ruraux, conséquence de l'évolution des rapports villes-campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13467,51 +13467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Territoires ruraux et développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13581,51 +13581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délimitation et typologie des zones humides potentielles, Projet EcoSolHydro.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13891,116 +13891,138 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Franche Comté, 5, 206 p., 2006, Cahiers de la MSH Ledoux. Intelligence territoriale, 2-84867-142-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Cavailhès Jean et Joly Daniel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201, 2006, Les Cahiers de la MSHE Ledoux, 2-84867-142-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufc.27852⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817525v1</w:t>
+                <w:t xml:space="preserve">hal-00875902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages périurbains et leur prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14009,122 +14031,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cavailhès Jean et Joly Daniel. </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Presses Universitaires de Franche Comté, 5, 206 p., 2006, Cahiers de la MSH Ledoux. Intelligence territoriale, 2-84867-142-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pufc.27852⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00875902v1</w:t>
+                <w:t xml:space="preserve">hal-02817525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice explicative accompagnant la base de données délimitant des arrières-pays ruraux</w:t>
               </w:r>
@@ -14172,51 +14172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les campagnes et leurs villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14660,359 +14660,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map and Statistical Model to Explore Spatial Heterogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation des services dans les territoires ruraux : le rôle des petites villes et des structures mutualisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claire Cunty; Hélène Mathian. </w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélio Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault Courcelle; Ygal Fijalkow; François Taulelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Égalité, accessibilité, solidarité : les renoncements de l'État : services publics et territoires ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-115, 2024, Documents, 978-2-35687-994-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919819v1</w:t>
+                <w:t xml:space="preserve">hal-04544055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des services dans les territoires ruraux : le rôle des petites villes et des structures mutualisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présence des services dans les territoires : quelles évolutions et représentations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Courcelle; Ygal Fijalkow; François Taulelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalité, accessibilité, solidarité : les renoncements de l'État : services publics et territoires ruraux</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.93-115, 2024, Documents, 978-2-35687-994-3</w:t>
+              <w:t xml:space="preserve">zones rurales, services, services publics, déclin, territoires, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le bord de l'eau, pp.51-91, 2024, Egalité, accessibilité, solidarité : les renoncements de l'Etat, 978235687994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544055v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence des services dans les territoires : quelles évolutions et représentations ?</w:t>
+                <w:t xml:space="preserve">Map and Statistical Model to Explore Spatial Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Thibault Courcelle; Ygal Fijalkow; François Taulelle. </w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Cunty; Hélène Mathian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">zones rurales, services, services publics, déclin, territoires, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, 2024, 9781394325788 ; 9781789451610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394325788.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543830v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte et modèle statistique pour explorer l'hétérogénéité spatiale</w:t>
               </w:r>
@@ -15166,51 +15166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités économiques du monde rural et leurs dynamiques récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15399,51 +15399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle évolution de la présence des services publics en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15481,51 +15481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux commerces et services dans les territoires de vie du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15852,51 +15852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizia Sigura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Science and Its Applications -- ICCSA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9157, Springer International Publishing, 826 p., 2015, Lecture Notes in Computer Science, 978-3-319-21469-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15924,333 +15924,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces ruraux et ruptures territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urbanisation and the sustainability of food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Capt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Faguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...25 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Esnouf, Marie Russel, Nicolas Bricas. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers l'égalité des territoires. Dynamiques, mesures, politiques</w:t>
+              <w:t xml:space="preserve">Food system sustainability : Insights from duALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-135, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190543v1</w:t>
+                <w:t xml:space="preserve">hal-00835389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation and the sustainability of food systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Faguer</w:t>
+                <w:t xml:space="preserve">Espaces ruraux et ruptures territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Frappier</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food system sustainability : Insights from duALIne</w:t>
+              <w:t xml:space="preserve">Vers l'égalité des territoires. Dynamiques, mesures, politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge University Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-135, 2013</w:t>
+                <w:t xml:space="preserve">Ministère de l'égalité des territoires et du logement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835389v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The price of climate: French consumer preferences reveal spatial and individual inequalities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16348,64 +16348,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling urban dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -16447,90 +16447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16598,90 +16598,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché immobilier révélateur du prix du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brossard Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourneux François Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavailhès Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brossard T. &amp; Wieber J.C. ed., Traité IGAT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage et information géographique</w:t>
@@ -16766,51 +16766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubert F., Piveteau V., Schmitt B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques agricoles et territoires</w:t>
@@ -16837,702 +16837,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur des paysages périurbains dans un marché immobilier en France</w:t>
+                <w:t xml:space="preserve">Le marché immobilier, révélateur du prix du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information géographique et dynamiques urbaines - Tome 2 : Accessibilité, environnement, paysage et valeur fonçière</w:t>
+              <w:t xml:space="preserve">Paysage et information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 978-2-7462-2035-5</w:t>
+              <w:t xml:space="preserve">, 2008, 978-2-7462-1795-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817326v1</w:t>
+                <w:t xml:space="preserve">hal-02821865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur des paysages périurbains dans un marché immobilier en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le marché immobilier, révélateur du prix du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thériault Marius; Des Rosiers François. </w:t>
+              <w:t xml:space="preserve">Brossard Thierry; Wieber Jean-Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information géographique et dynamiques urbaines. 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès science : Lavoisier (Traité IGAT. Information géographique et aménagement du territoire), pp.225-248, 2008</w:t>
+              <w:t xml:space="preserve">Paysage et information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès science : Lavoisier (Traité IGAT. Information géographique et aménagement du territoire), pp.207-232, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731570v1</w:t>
+                <w:t xml:space="preserve">hal-00731561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché immobilier, révélateur du prix du paysage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+                <w:t xml:space="preserve">Pricing the homebuyer's country view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourneux François Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavailhès Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage et information géographique</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 978-2-7462-1795-9</w:t>
+              <w:t xml:space="preserve">Hedonic Methods in Real estate and Housing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.225-248, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821865v1</w:t>
+                <w:t xml:space="preserve">halshs-00697718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing the homebuyer's country view</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Pricing the homebuyer's countryside view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baranzini Andrea. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hedonic Methods in Real estate and Housing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.225-248, 2008</w:t>
+              <w:t xml:space="preserve">Hedonic Methods in Housing Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.83-99, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00697718v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marché immobilier, révélateur du prix du paysage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La valeur des paysages périurbains dans un marché immobilier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brossard Thierry; Wieber Jean-Claude. </w:t>
+              <w:t xml:space="preserve">Thériault Marius; Des Rosiers François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage et information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès science : Lavoisier (Traité IGAT. Information géographique et aménagement du territoire), pp.207-232, 2008</w:t>
+              <w:t xml:space="preserve">Information géographique et dynamiques urbaines. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès science : Lavoisier (Traité IGAT. Information géographique et aménagement du territoire), pp.225-248, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731561v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing the homebuyer's countryside view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17541,417 +17532,426 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hedonic Methods in Housing Markets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hedonic methods in housing markets. Pricing environmental amenities and segregation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, 2008, 978-0-387-76814-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-76815-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731569v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing the homebuyer's countryside view</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Brossard</w:t>
+                <w:t xml:space="preserve">Périurbanisation, ségrégation sociale et accès aux services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Amet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Contesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Aubertel ; François Ménard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hedonic methods in housing markets. Pricing environmental amenities and segregation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La ville pour tous, un enjeu pour les services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documentation française, pp.37-49, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816435v1</w:t>
+                <w:t xml:space="preserve">halshs-00826248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périurbanisation, ségrégation sociale et accès aux services publics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Contesti</w:t>
+                <w:t xml:space="preserve">La valeur des paysages périurbains dans un marché immobilier en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Piguet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La ville pour tous, un enjeu pour les services publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Documentation française, pp.37-49, 2008</w:t>
+              <w:t xml:space="preserve">Information géographique et dynamiques urbaines - Tome 2 : Accessibilité, environnement, paysage et valeur fonçière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-2-7462-2035-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00826248v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidiennes et urbanité suburbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces modes d'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2002, 2-7475-3040-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18222,51 +18222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires ruraux et développement. Quel rôle pour la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMAGREF Editions, 1994, 2-85362-367-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18516,64 +18516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur des attributs naturels des terres agricoles de Côte d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18679,51 +18679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The drivers of spatial cropping patterns in Burgundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18793,51 +18793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18994,77 +18994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus d'ancrage et des formes de territorialité des populations marquées par l'éclatement de leur lieu de travail et de résidence dans les communes à la périphérie des pôles urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19155,51 +19155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19326,51 +19326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la restructuration des bassins d'emploi à l'analyse des espaces périurbains en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Goffette-Nagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20466,51 +20466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Arfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] auto-saisine. 2016, pp.92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20549,51 +20549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’usage réglementaire du sol. Comment sélectionner les zones à préserver ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Brayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Curmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20774,267 +20774,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral, montagne et DOM)</w:t>
+                <w:t xml:space="preserve">Le maillage du territoire français en stations-service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Barczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barczack</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+                <w:t xml:space="preserve">Reine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2012, pp.80</w:t>
+              <w:t xml:space="preserve">[0] Acte d'engagement n° 1 502 566 251 du 19/12/2011, DATAR. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597066v1</w:t>
+                <w:t xml:space="preserve">hal-02808773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le maillage du territoire français en stations-service</w:t>
+                <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral, montagne et DOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barczack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Houdart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Grivault</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02808773v1</w:t>
+                <w:t xml:space="preserve">hal-02597066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinquante ans de mobilités résidentielles et quotidiennes. Quelles formes territoriales pour un mode de vie durable ? Rapport final</w:t>
               </w:r>
@@ -21059,64 +21059,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21151,77 +21151,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation d'énergie des ménages en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21256,103 +21256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral et montagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Cremer-Schulte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2011, pp.936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21387,90 +21387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral, montagne et DOM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21505,90 +21505,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des campagnes françaises et des espaces à enjeux spécifiques (littoral et montagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Barczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie M. Houdart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Acte d'engagement n° 1002894 du 30/11/2010, INRAe. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21608,359 +21608,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport du groupe de travail. Statistiques et nouvelles tendances de localisation des populations et des activités sur le territoire</w:t>
+                <w:t xml:space="preserve">Périurbanisation, ségrégation et marché foncier dans les aires urbaines de Metz et Nancy. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalila Vienne</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[0] /. 2009</w:t>
+                <w:t xml:space="preserve">Benjamin Marnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] /. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820924v1</w:t>
+                <w:t xml:space="preserve">hal-02821590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Périurbanisation, ségrégation et marché foncier dans les aires urbaines de Metz et Nancy. Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marché foncier et périurbanisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Contesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Marnat</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] /. 2009</w:t>
+                <w:t xml:space="preserve">Hicham El Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] /. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821590v1</w:t>
+                <w:t xml:space="preserve">hal-02821102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marché foncier et périurbanisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport du groupe de travail. Statistiques et nouvelles tendances de localisation des populations et des activités sur le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham El Yousfi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] /. 2009</w:t>
+                <w:t xml:space="preserve">Dalila Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] /. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821102v1</w:t>
+                <w:t xml:space="preserve">hal-02820924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21968,51 +21968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wavresky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22060,77 +22060,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lépicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -22165,90 +22165,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix du climat et l'attrait du littoral en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] /. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22274,77 +22274,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Péri-urbanisation, ségrégation spatiale et accès aux services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Amet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Contesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22409,90 +22409,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le prix du climat et l’attrait du littoral en France. Une évaluation à partir des valeurs immobilières et du salaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22514,51 +22514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualisation du zonage en aires urbaines et de son complément rural : définitions, résultats, analyse critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22641,289 +22641,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exercice de prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801331v1</w:t>
+                <w:t xml:space="preserve">hal-02801175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercice de prospective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accessibilité, sociabilité, centralité : trois regards sur la fragmentation sociale et spatiale de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sencébé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801175v1</w:t>
+                <w:t xml:space="preserve">hal-02801331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation et durabilité des systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Capt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Faguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Frappier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22971,51 +22971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus d'ancrage et des formes de territorialité des populations marquées par l'éclatement de leur lieu de travail et de résidence dans les communes à la périphérie des pôles urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sencébé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Ministère de L'Equipement Des Transports de L'Aménagement Du Territoire Du Tourisme Et de La Mer,direction Générale de L'Urbanisme de L'Habitat Et de La Construction, Puca. Plan Urbanisme Construction Architecture,paris (fra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23180,51 +23180,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
@@ -23270,75 +23270,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375373v1</w:t>
+                <w:t xml:space="preserve">hal-03375400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement du réseau ferroviaire et/ou une augmentation de la fréquence des trains dans l'Hérault</w:t>
+                <w:t xml:space="preserve">Contributeurs au Grand Débat National demandant un développement des pistes cyclables dans l'Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Sautot</w:t>
@@ -23384,51 +23384,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375400v1</w:t>
+                <w:t xml:space="preserve">hal-03375373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId431"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -23504,51 +23504,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14E3FA55"/>
+    <w:nsid w:val="8585EFCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23735,51 +23735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-hilal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7679-7026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164621v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2025.2500957" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.352.0343" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Montero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-022-00396-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2022.2077916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775880v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36443" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774883v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.03.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vizzari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Sigura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antognelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13147-016-0474-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.03.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.654.0591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874942901306010001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642357v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645617v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2220" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659828v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660374v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666703v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0268" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossard Thierry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourneux Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavailh&#232;s Jean" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-009-9302-8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82CFA24B666C78B44621BDDA83BDE5E7ADC0639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731624v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045600802708473" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984648v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Tourneux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653656v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Gouvello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677819v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bondoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Gouvello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Corre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669790v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dussol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy-Pietry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy-Pietri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benoit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Toussaint" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815682v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767260v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757970v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756846v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752627v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764663v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764475v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817624v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767205v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750588v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762411v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renaud-Hellier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833231v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Tourneux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832027v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833408v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827307v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826182v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837533v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Traversac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desbois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851279v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852403v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Bergerie Nationale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817525v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875902v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-paysages-periurbains-et-leur-prix.html" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27852" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844075v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570603v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/egalite-accessibilite-solidarite-les-renoncements-de-letat/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543830v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950151v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578288v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175647v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21470-2_54" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806267v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=376" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580426v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731568v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817326v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Entreprise/Livre/information-geographique-et-dynamiques-urbaines-tome-2-9782746220355" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731570v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821865v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Sciences/Livre/paysage-et-information-geographique-9782746217959" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697718v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731561v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731569v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76815-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826282v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828066v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Firlej" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837762v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849115v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325392v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009556v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834205v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ambiaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831886v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842750v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837345v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839720v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cornier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839042v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salvi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068383v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597066v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barczack" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808773v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Masson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809947v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911232v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811443v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820924v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Vienne" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821590v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marnat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821102v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Yousfi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811602v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815239v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806973v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Equipement Des Transports de L'Am&#233;nagement Du Territoire Du Tourisme Et de La Mer,direction G&#233;n&#233;rale de L'Urbanisme de L'Habitat Et de La Construction, Puca. Plan Urbanisme Construction Architecture,paris (fra)" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849208v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-hilal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7679-7026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Pham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2025.2500957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191851v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Creurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Charreire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gat&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.352.0343" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Montero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Caruso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-022-00396-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fize" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sautot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lentschat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.329-354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Drut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bodini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Donati" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Regnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gengyang Tu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2022.2077916" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36443" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973090v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-De-Quijano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-020-03418-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526645v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Arfini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Antonioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boehm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24523666-bja10009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duboys de Labarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jafio-2019-0042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156974v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.181.0091" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2018.03.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655735v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vizzari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Sigura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Antognelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.11.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13147-016-0474-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.03.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.01.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4TQX747-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636596v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.654.0591" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630202v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069837v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939785v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874942901306010001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642357v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649099v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cardot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.2220" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645617v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659828v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-009-9302-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B82CFA24B666C78B44621BDDA83BDE5E7ADC0639/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697720v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tritz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tourneux Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cavailh&#232;s Jean" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045600802708473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756145v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731673v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Schmitt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665187v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0268" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brossard Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Tourneux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658999v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653656v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dussol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661213v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731674v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654927v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664701v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henry Mark" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-006-0069-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7RMXKDPT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677819v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bondoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00716329v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nadaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Gouvello" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nadaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Gouvello" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Corre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673818v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669790v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671625v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Dussol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Kroll" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681516v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy-Pietry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686430v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy-Pietri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072578v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685117v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686634v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Molet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712504v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Capt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goffette-Nagot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Benoit" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Toussaint" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785914v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille R&#233;gnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788565v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945256v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746332v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865040v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767260v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758071v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brayer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815682v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752627v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764663v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752985v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764475v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Contesti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750588v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767204v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767205v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762421v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762410v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762411v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Tourneux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr Cesaer. Centre d'Ecosocio Appliqu&#233;es &#192; L'Agriculture Et Aux Espaces Rurauxdijon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758609v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renaud-Hellier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833408v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826182v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827084v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827307v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Senc&#233;b&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825878v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834130v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association de Science R&#233;gionale de Langue Fran&#231;aise" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837533v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Henry" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Traversac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moran" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072883v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrier-Cornet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072881v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773571v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desbois" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851279v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852403v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pollet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Bergerie Nationale" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601554v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875902v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/collections/cahiers-mshe/les-paysages-periurbains-et-leur-prix.html" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.27852" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817525v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826281v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837121v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191046v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844075v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brun" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570603v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.istegroup.com" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570585v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544055v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Barczak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/egalite-accessibilite-solidarite-les-renoncements-de-letat/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543830v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950151v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Elguezabal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401244v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27508-2_2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558025v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578288v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/home/468-territoires-urbains-en-transition-9782364411562.html" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175647v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21470-2_54" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00835389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faguer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-enpc.archives-ouvertes.fr/hal-00835389" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190543v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schaeffer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.dijon.inra.fr/cesaer/fichiers/1087ead877ca7d6105e24a332c950506/files/MH%20YS%20CDD%20Espaces%20ruraux.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942579v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806267v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=376" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462655v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1372-pour-une-alimentation-durable.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580426v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731568v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821865v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Sciences/Livre/paysage-et-information-geographique-9782746217959" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731561v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697718v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731569v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816435v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-76815-1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00826248v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817326v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Entreprise/Livre/information-geographique-et-dynamiques-urbaines-tome-2-9782746220355" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832514v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826282v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828066v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Firlej" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837762v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849115v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325392v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Paillard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01873913v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02894116v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009556v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834205v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Julien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ambiaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bessy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831886v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Collet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842750v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Daubard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837345v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839720v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cornier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Georges" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839042v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salvi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789367v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Amilien" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788209v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. B&#246;hm" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790404v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068383v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gojard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Brennan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630632v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797782v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808773v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Masson" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mille" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597066v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barczack" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Houdart" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808666v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809947v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597417v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Cremer-Schulte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911232v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811443v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821590v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marnat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821102v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Yousfi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820924v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Vienne" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811602v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949349v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817287v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815239v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830841v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801331v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806973v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828771v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Minist&#232;re de L'Equipement Des Transports de L'Am&#233;nagement Du Territoire Du Tourisme Et de La Mer,direction G&#233;n&#233;rale de L'Urbanisme de L'Habitat Et de La Construction, Puca. Plan Urbanisme Construction Architecture,paris (fra)" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02849208v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375400v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03375373v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>