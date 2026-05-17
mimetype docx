--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -121,51 +121,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female mice prenatally exposed to valproic acid exhibit complex and prolonged social behavior deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maisterrena</w:t>
+                <w:t xml:space="preserve">Alexandre Maïsterrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -543,159 +543,159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maïsterrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maïsterrena</w:t>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Egloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (4), pp.2294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23042294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The State of the Dopaminergic and Glutamatergic Systems in the Valproic Acid Mouse Model of Autism Spectrum Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maisterrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -749,87 +749,87 @@
               <w:t xml:space="preserve">Biomolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (11), pp.1691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biom12111691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and environmental mouse models of autism reproduce the spectrum of the disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 130 (3), pp.425-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1010,51 +1010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major motor and gait deficits with sexual dimorphism in a Shank3 mutant mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maisterrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Thabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1125,334 +1125,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-dependent behavioral deficits and neuropathology in a maternal immune activation model of autism</w:t>
+                <w:t xml:space="preserve">Dopamine and addiction: what have we learned from 40 years of research.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obélia Haida</w:t>
+                <w:t xml:space="preserve">Marcello Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauline Belujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-019-0457-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (4), pp.481-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-018-1957-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347455v1</w:t>
+                <w:t xml:space="preserve">inserm-02163255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine and addiction: what have we learned from 40 years of research.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex-dependent behavioral deficits and neuropathology in a maternal immune activation model of autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+                <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (4), pp.481-516. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00702-018-1957-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-019-0457-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02163255v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Impairments Correlate with Social Deficits and Restricted Neuronal Loss in an Environmental Model of Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1523,507 +1523,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delay between Motor Cortex Lesions and Neuronal Transplantation Enhances Graft Integration and Improves Repair and Recovery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le cervelet comme acteur majeur dans les troubles moteurs des syndromes autistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2936-16.2017⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (2), pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500429v1</w:t>
+                <w:t xml:space="preserve">hal-04686598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cervelet comme acteur majeur dans les troubles moteurs des syndromes autistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Delay between Motor Cortex Lesions and Neuronal Transplantation Enhances Graft Integration and Improves Repair and Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (2), pp.170-175. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (7), pp.1820-1834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2016.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2936-16.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686598v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statins Reduce the Risks of Relapse to Addiction in Rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and Maturation of Embryonic Cortical Neurons Grafted into the Damaged Adult Motor Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Chauvet</w:t>
+                <w:t xml:space="preserve">Isabelle Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nicolas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+                <w:t xml:space="preserve">Kazem Zibara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2015.317⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2016.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488616v1</w:t>
+                <w:t xml:space="preserve">hal-02559492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Maturation of Embryonic Cortical Neurons Grafted into the Damaged Adult Motor Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+                <w:t xml:space="preserve">Statins Reduce the Risks of Relapse to Addiction in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Frappé</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Céline Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lafay-Chebassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kazem Zibara</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.55. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (6), pp.1588-1597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncir.2016.00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/npp.2015.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559492v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axon guidance molecule expression after cell therapy in a mouse model of Parkinson’s disease</w:t>
               </w:r>
@@ -2061,51 +2061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Hamade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Restorative Neurology and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (6), pp.877-895. </w:t>
@@ -2143,51 +2143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autism is (also) a movement disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (3), pp.341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2227,498 +2227,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine control of pyramidal neuron activity in the primary motor cortex via D2 receptors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loss of Environmental Enrichment Increases Vulnerability to Cocaine Addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐olivier Fernagut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Joëlle Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chauvet Claudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncir.2014.00013⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.1579-1587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2012.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559517v1</w:t>
+                <w:t xml:space="preserve">hal-04393339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Loss of Environmental Enrichment Increases Vulnerability to Cocaine Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Nader</w:t>
+                <w:t xml:space="preserve">Dopamine control of pyramidal neuron activity in the primary motor cortex via D2 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Chauvet</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Isabelle Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐olivier Fernagut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2013.303⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2014.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686832v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of Environmental Enrichment Increases Vulnerability to Cocaine Addiction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Loss of Environmental Enrichment Increases Vulnerability to Cocaine Addiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chauvet Claudia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Joelle Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 37 (3), pp.1579-1587. </w:t>
+              <w:t xml:space="preserve">, 2014, 39 (3), pp.780-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npp.2012.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/npp.2013.303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04393339v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical lesion stimulates adult subventricular zone neural progenitor cell proliferation and migration to the site of injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaskar Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerren Murray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2759,307 +2759,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentials of endogenous neural stem cells in cortical repair</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuroprotection by neuropeptide Y in cell and animal models of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Decressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Chabeauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frangeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncel.2012.00014⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (9), pp.2125-2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559544v1</w:t>
+                <w:t xml:space="preserve">hal-02559547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprotection by neuropeptide Y in cell and animal models of Parkinson's disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentials of endogenous neural stem cells in cortical repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncel.2012.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2011.06.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02559547v1</w:t>
+                <w:t xml:space="preserve">hal-02559544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell transplantation: relevance in understanding brain development and prospects in brain repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3119,51 +3119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopaminergic axon guidance: which makes what?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3210,90 +3210,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental enrichment does not reduce the rewarding and neurotoxic effects of methamphetamine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Decressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3344,103 +3344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early exposure to environmental enrichment alters the expression of genes of the endocannabinoid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1390, pp.80-89. </w:t>
@@ -3490,51 +3490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPY promotes chemokinesis and neurogenesis in the rat subventricular zone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,51 +3637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rewiring the brain with cell transplantation in Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (3), pp.124-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3779,51 +3779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Janet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylène Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.105. </w:t>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belin David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pam Tyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3), pp.233-238. </w:t>
@@ -3995,90 +3995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevention and treatment of drug addiction by environmental enrichment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 92 (4), pp.572-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4118,1119 +4118,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Enrichment Reduces Cocaine Seeking and Reinstatement Induced by Cues and Stress but Not by Cocaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lardeux</w:t>
+                <w:t xml:space="preserve">Expression of ephrinA5 during development and potential involvement in the guidance of the mesostriatal pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven R. Goldberg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mathilde Faideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Solinas</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (13), pp.2767-2778. </w:t>
+              <w:t xml:space="preserve">Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 219 (2), pp.466-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npp.2009.127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2009.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00439446v1</w:t>
+                <w:t xml:space="preserve">hal-00445478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide Y stimulates proliferation, migration and differentiation of neural precursors from the subventricular zone in adult mice.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Environmental enrichment during early stages of life reduces the behavioral, neurochemical, and molecular effects of cocaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2009.02.017⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.1102-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2008.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404984v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment decreases the rewarding but not the activating effects of heroin.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+                <w:t xml:space="preserve">Environmental Enrichment Reduces Cocaine Seeking and Reinstatement Induced by Cues and Stress but Not by Cocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R. Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Solinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology (berlin)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 203 (3), pp.561-570. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (13), pp.2767-2778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00213-008-1402-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/npp.2009.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00398595v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment during early stages of life reduces the behavioral, neurochemical, and molecular effects of cocaine.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Neuropeptide Y stimulates proliferation, migration and differentiation of neural precursors from the subventricular zone in adult mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Decressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Veran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cantereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2008.51⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (3), pp.441-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2009.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398634v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical and functional reconstruction of the nigrostriatal pathway by intranigral transplants.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental enrichment decreases the rewarding but not the activating effects of heroin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychopharmacology (berlin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (3), pp.561-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-008-1402-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2009.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00414153v1</w:t>
+                <w:t xml:space="preserve">hal-00398595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental changes in the mRNA expression of neuropeptides and dopamine and glutamate receptors in neonates and adult rats after ventral hippocampal lesion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+                <w:t xml:space="preserve">Anatomical and functional reconstruction of the nigrostriatal pathway by intranigral transplants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Decressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (2-3), pp.298-307. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (3), pp.477-488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.schres.2009.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2009.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00451448v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous hepatocyte growth factor is a niche signal for subventricular zone neural stem cell amplification and self-renewal.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+                <w:t xml:space="preserve">Developmental changes in the mRNA expression of neuropeptides and dopamine and glutamate receptors in neonates and adult rats after ventral hippocampal lesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayef E. Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Benzakour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Petit</w:t>
+                <w:t xml:space="preserve">Samir Atweh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Schizophrenia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (2-3), pp.298-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.schres.2009.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1634/stemcells.2008-0226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00405384v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of ephrinA5 during development and potential involvement in the guidance of the mesostriatal pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Deschamps</w:t>
+                <w:t xml:space="preserve">Endogenous hepatocyte growth factor is a niche signal for subventricular zone neural stem cell amplification and self-renewal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Faideau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expneurol.2009.06.020⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (2), pp.408-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1634/stemcells.2008-0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445478v1</w:t>
+                <w:t xml:space="preserve">hal-00405384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of enriched environment on animal models of neurodegenerative diseases and psychiatric disorders.</w:t>
               </w:r>
@@ -5255,64 +5255,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony J. Hannan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (2), pp.159-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5359,51 +5359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparation du cortex adulte lésé par transplantation de neurones embryonnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (2), pp.132-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5437,103 +5437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversal of cocaine addiction by environmental enrichment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Solinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (44), pp.17145-17150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5567,51 +5567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental enrichment during adolescence regulates gene expression in the striatum of mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahouari Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5740,51 +5740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cantereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5861,64 +5861,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5994,51 +5994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Outgrowth of Transplant-Derived Axons Guided by Host Astrocytes and Myelin Loss?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Adhesion and Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (4), pp.161-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6066,372 +6066,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gα olf Levels Are Regulated by Receptor Usage and Control Dopamine and Adenosine Action in the Striatum</w:t>
+                <w:t xml:space="preserve">Dopamine control of striatal gene expression during development: relevance to knockout mice for the dopamine transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Hervé</w:t>
+                <w:t xml:space="preserve">Valérie Fauchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.21-12-04390.2001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 12 (9), pp.3415-3425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00220.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506395v1</w:t>
+                <w:t xml:space="preserve">hal-04506377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine control of striatal gene expression during development: relevance to knockout mice for the dopamine transporter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gα olf Levels Are Regulated by Receptor Usage and Control Dopamine and Adenosine Action in the Striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Fauchey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bloch</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leonardo Belluscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ledent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1460-9568.2000.00220.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 21 (12), pp.4390-4399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.21-12-04390.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04506377v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential regulation of the dopamine D1, D2 and D3 receptor gene expression and changes in the phenotype of the striatal neurons in mice lacking the dopamine transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (1), pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6516,64 +6516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (5), pp.1827-37</w:t>
@@ -6628,359 +6628,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte Growth Factor is a niche signal for neural stem cell proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous Hepatocyte Growth Factor is a niche signal for neural stem for neural stem cell proliferation and self-renewal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, GENEVE, Switzerland. pp.abstract 110.19</w:t>
+              <w:t xml:space="preserve">73th Symposium of Quantitative Biology « Control &amp; Regulation of Stem Cells », Cold Spring Harbor (USA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Cold Spring Harbor, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424085v1</w:t>
+                <w:t xml:space="preserve">hal-00424067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous Hepatocyte Growth Factor is a niche signal for neural stem for neural stem cell proliferation and self-renewal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatocyte Growth Factor is a niche signal for neural stem cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73th Symposium of Quantitative Biology « Control &amp; Regulation of Stem Cells », Cold Spring Harbor (USA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Cold Spring Harbor, United States. pp.0</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, GENEVE, Switzerland. pp.abstract 110.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424067v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocyte Growth Factor regulates SVZ cells proliferation in post-natal rodents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société des Neurosciences Francaises, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Abstract A10</w:t>
@@ -7041,77 +7041,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex dependent behavioral deficits and neuropathology in environmental mouse models of autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7160,208 +7160,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to valproic acid activates mammalian target of rapamycin (mTOR) signaling pathway in the mouse cerebellum and motor cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Matas</w:t>
+                <w:t xml:space="preserve">Motor impairments correlate with social deficits in two environmental animal models of autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538775v1</w:t>
+                <w:t xml:space="preserve">hal-02538815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental models of autism spectrum disorder display fine motor deficits and sex specific restricted neuronal loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7410,445 +7410,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purkinje cell loss in Autism Poly I:C prenatal exposure causes social and motor deficits and induces neuronal loss in a sex-dependent manner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Prenatal exposure to valproic acid activates mammalian target of rapamycin (mTOR) signaling pathway in the mouse cerebellum and motor cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538805v1</w:t>
+                <w:t xml:space="preserve">hal-02538775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor determinants of Autism Spectrum Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Purkinje cell loss in Autism Poly I:C prenatal exposure causes social and motor deficits and induces neuronal loss in a sex-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obélia Haida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance International meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">FENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556930v1</w:t>
+                <w:t xml:space="preserve">hal-02538805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor impairments correlate with social deficits in two environmental animal models of autism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Motor determinants of Autism Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">NeuroFrance International meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538815v1</w:t>
+                <w:t xml:space="preserve">hal-02556930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor Determinants of Autism Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7916,64 +7916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purkinje cell loss in Autism Spectrum Disorders mouse models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8035,596 +8035,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of inflammation in delayed cortical transplantation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
+                <w:t xml:space="preserve">Motor Determinants of Autism Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obélia Haida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Matas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Bordeaux Neurocampus day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517467v1</w:t>
+                <w:t xml:space="preserve">hal-02557053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Determinants of Autism Spectrum Disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Matas</w:t>
+                <w:t xml:space="preserve">Beneficial effects of inflammation in delayed cortical transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Neurocampus day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557053v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+                <w:t xml:space="preserve">Molecular and cellular alterations underlying motor disorders in autism spectrum disorders mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obélia Haida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité cérébrale, de la recherche fondamentale à la clinique 2e Journées Thématiques de la société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire thématique bio-santé ED 524</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Pouligny-Notre-Dame, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517855v1</w:t>
+                <w:t xml:space="preserve">hal-02556995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor behavior alterations in animal models of Autism Spectrum Disorders.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anais Balbous</w:t>
+                <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journées Thématiques de la Société des Neurosciences</w:t>
+              <w:t xml:space="preserve">Plasticité cérébrale, de la recherche fondamentale à la clinique 2e Journées Thématiques de la société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556920v1</w:t>
+                <w:t xml:space="preserve">hal-02517855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor behavior in mouse models of autism spectrum disorders and underlying cellular and molecular mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8660,471 +8660,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and cellular alterations underlying motor disorders in autism spectrum disorders mouse models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Motor behavior alterations in animal models of Autism Spectrum Disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obélia Haida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Fernagut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire thématique bio-santé ED 524</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Pouligny-Notre-Dame, France</w:t>
+              <w:t xml:space="preserve">2e Journées Thématiques de la Société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556995v1</w:t>
+                <w:t xml:space="preserve">hal-02556920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque de la société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Journée Scientifique de la SFR Tours-Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517504v1</w:t>
+                <w:t xml:space="preserve">hal-02517803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Scientifique de la SFR Tours-Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">12e colloque de la société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517803v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaying cortical transplantation improves the outcome of the graft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9166,90 +9166,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigrostriatal pathway reconstruction by transplanting embryonic stem cell-derived dopaminergic neurons in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9291,103 +9291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche Tours-Poitiers-Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Tours, France</w:t>
@@ -9585,51 +9585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412189v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maisterrena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Balado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Fernandes-Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Huot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15919" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;sterrena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042294" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mirfendereski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-022-02555-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vitrac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11071191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-00412-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob&#233;lia Haida" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al Sagheer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0457-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163255v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1957-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyy043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debarbieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2936-16.2017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.03.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488616v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.317" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frapp&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00055" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalaani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hamade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Badran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-150587" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZPCX24B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559517v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Fernagut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2014.00013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686832v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Nader" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Rawas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nader" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvet Claudia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Saha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerren Murray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Gaillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2013.06.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559547v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Decressac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frangeul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.06.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS0L857J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gennequin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lardeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Decressac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9158-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.03.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWNZSWM5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;gan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07154.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2011.01.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHR8CPQN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deschamps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-105" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wright" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belin David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Tyers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20765" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2010.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DFWNR1Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Goldberg" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2009.127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.02.017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398595v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1402-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LZ512J3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398634v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2008.51" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.07.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451448v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef E. Saade" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atweh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ30JLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faideau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2009.06.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBH3NG8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400307v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Laviola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Hannan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Macri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2008.05.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008242132" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806889105" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Amar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Ladenheim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dumartin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1970" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.1.4.5274" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506395v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Belluscio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-12-04390.2001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506377v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauchey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00220.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WG01N7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Caron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00876.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28KG942L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00126167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Spielewoy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538775v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538805v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538815v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538820v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517467v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557053v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517855v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556920v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555697v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517803v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Brisson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517712v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412189v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#239;sterrena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110948" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thabault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Turpin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Balado" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Fernandes-Gomes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;lise Huot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15919" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020816v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schaffhauser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38423-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Egloff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23042294" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maisterrena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mirfendereski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12111691" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-022-02555-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637153v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vitrac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11071191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-00412-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163255v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belujon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1957-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347455v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob&#233;lia Haida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al Sagheer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0457-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyy043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.03.018" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debarbieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2936-16.2017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559492v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Frapp&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Zibara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2016.00055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499925v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kalaani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Roche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Hamade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Badran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/RNN-150587" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686607v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KZPCX24B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvet Claudia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Rawas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Fernagut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2014.00013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Nader" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.303" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Saha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerren Murray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Gaillard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2013.06.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559547v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Decressac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frangeul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.06.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS0L857J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559544v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499939v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncel.2012.00032" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581674v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gennequin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lardeux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Decressac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9158-2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.03.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWNZSWM5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;gan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07154.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2011.01.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHR8CPQN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582381v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deschamps" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2202-11-105" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582922v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Wright" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belin David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam Tyers" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20765" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2010.08.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DFWNR1Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445478v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faideau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expneurol.2009.06.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBH3NG8C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398634v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2008.51" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439446v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R. Goldberg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2009.127" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Veran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cantereau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.02.017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398595v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1402-6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LZ512J3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef E. Saade" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atweh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.05.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ30JLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400307v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Laviola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Hannan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Macri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2008.05.001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404606v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2008242132" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806889105" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400350v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Amar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Ladenheim" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.030" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dumartin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn1970" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/cam.1.4.5274" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fauchey" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bloch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Moine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00220.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WG01N7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Belluscio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledent" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.21-12-04390.2001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506352v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Caron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2000.00876.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28KG942L-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00126167v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Spielewoy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555657v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538815v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538775v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556930v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555709v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538820v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557053v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517467v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517855v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555697v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556920v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517803v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Brisson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517504v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517734v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517712v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>