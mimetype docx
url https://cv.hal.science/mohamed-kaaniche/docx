--- v0 (2026-03-27)
+++ v1 (2026-04-19)
@@ -66,298 +66,510 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FOCUS 2024: un year within the Laboratory of Analysis and Architecture of Systems of the CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leichle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA GAZETTE DU GDR Sécurité informatique- En direct des Labos (LAAS-CNRS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERTS 2024 - 12th European Congress on Embedded Real Time Software and Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress on Embedded Real Time Software and Systems (ERTS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1--489, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERTS 2022 proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Roquemaurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauffriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -367,11017 +579,10923 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OASIS: An Intrusion Detection System Embedded in Bluetooth Low Energy Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Francillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 ACM Asia conference on Computer and Communications Security (ASIACCS).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless Modulation Identification: filling the gap in IoT networks security audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul L R Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference on Detection of Intrusions and Malware &amp; Vulnerability Assessment (DIMVA '24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-protocol attacks: weaponizing a smartphone by diverting its Bluetooth controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">WazaBee: attacking Zigbee networks by diverting Bluetooth Low Energy chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Marconato</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3448300.3468258⟩</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Taipei (virtual), Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN48987.2021.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355664v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InjectaBLE: Injecting malicious traffic into established Bluetooth Low Energy connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Taipei (virtual), Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN48987.2021.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WazaBee: attacking Zigbee networks by diverting Bluetooth Low Energy chips</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">InjectaBLE : injection de trafic malveillant dans une connexion Bluetooth Low Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications (SSTIC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rennes (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193299v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InjectaBLE : injection de trafic malveillant dans une connexion Bluetooth Low Energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cross-protocol attacks: weaponizing a smartphone by diverting its Bluetooth controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications (SSTIC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Abu Dhabi, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3448300.3468258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221143v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Performance-Counters-based anomaly detection in massively deployed smart industrial devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">On-board Diagnosis: A First Step from Detection to Prevention of Intrusions on Avionics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Symposium on Network Computing and Applications (NCA 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306726⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE 31st International Symposium on Software Reliability Engineering (ISSRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Coimbra, Portugal. pp.358-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE5003.2020.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328251v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board Diagnosis: A First Step from Detection to Prevention of Intrusions on Avionics Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anomaly detection using hardware performance counters on a large scale deployment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 31st International Symposium on Software Reliability Engineering (ISSRE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Congress Embedded Real Time Systems (ERTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094215v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly detection using hardware performance counters on a large scale deployment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A PSD-based fingerprinting approach to detect IoT device spoofing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress Embedded Real Time Systems (ERTS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Perth, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC50213.2020.00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328254v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PSD-based fingerprinting approach to detect IoT device spoofing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hardware-Performance-Counters-based anomaly detection in massively deployed smart industrial devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Migliore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRDC50213.2020.00015⟩</w:t>
+              <w:t xml:space="preserve">19th IEEE International Symposium on Network Computing and Applications (NCA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Cambridge, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA51143.2020.9306726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962655v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Host-Based Intrusion Detection System for Avionic Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mirage: towards a Metasploit-like framework for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 24th Pacific Rim International Symposium on Dependable Computing (PRDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2019 IEEE 30th International Symposium on Software Reliability Engineering (ISSRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094199v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attack Injection into Avionic Systems through Application Code Mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliénor Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/AIAA 38th Digital Avionics Systems Conference (DASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirage: towards a Metasploit-like framework for IoT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Implementation of a Host-Based Intrusion Detection System for Avionic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 30th International Symposium on Software Reliability Engineering (ISSRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 24th Pacific Rim International Symposium on Dependable Computing (PRDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kyoto, Japan. pp.178-17809, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC47002.2019.00048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346074v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification-Based Protocol Obfuscation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Anomaly based Intrusion Detection for an Avionic Embedded System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fumey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerospace Systems and Technology Conference (ASTC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848573v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAAC: Secure Android Application Context a Runtime Based Policy and its Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Specification-Based Protocol Obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuxiao Mao</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th International Symposium on Network Computing and Applications (NCA 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548343⟩</w:t>
+              <w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Luxembourg City, Luxembourg. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2018.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982589v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly based Intrusion Detection for an Avionic Embedded System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">SAAC: Secure Android Application Context a Runtime Based Policy and its Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiao Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Systems and Technology Conference (ASTC-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 17th International Symposium on Network Computing and Applications (NCA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cambridge, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967646v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RadIoT: Radio Communications Intrusion Detection for IoT - A Protocol Independent Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Symposium on Network Computing and Applications (NCA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cambridge, Massachusetts, United States. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An abstraction model and a comparative analysis of Intel and ARM hardware isolation mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Protocol reverse engineering: Challenges and obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems - CRiSIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493597v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol reverse engineering: Challenges and obfuscation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An abstraction model and a comparative analysis of Intel and ARM hardware isolation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems - CRiSIS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 22nd IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Christchurch, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388060v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Intrusion Detection Approach for IoT based on Radio Communications Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Dependable Computing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Geneva, Switzerland. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection and Root Cause Localization in Virtual Network Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Sauvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Lazri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Symposium on Software Reliability Engineering (ISSRE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Ottawa, Canada. pp.196 - 206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSRE.2016.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing IOMMU Protection against I/O Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Latin-American Symposium on Dependable Computing (LADC’16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Cali, Colombia. pp.145-150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LADC.2016.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Black-Box Anomaly Detection in Virtual Network Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Sauvanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Lazri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 46th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, TOULOUSE, France. pp.254 - 257, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN-W.2016.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data Stream Clustering for Online Anomaly Detection in Cloud Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing ( PRDC )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China</w:t>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967640v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole HbbTV et sécurité : quelques expérimentations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tejo: A Supervised Anomaly Detection Scheme for NewSQL Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop on Software Engineering for Resilient Systems (SERENE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23129-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178550v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Stream Clustering for Online Anomaly Detection in Cloud Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Model for Safety Case Confidence Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference on Computer Safety, Reliability and Security (SAFECOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24255-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211774v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Safety Case Confidence Assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Security of ISP Access Networks: practical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Computer Safety, Reliability and Security (SAFECOMP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference - Dependability in Practice (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228861v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tejo: A Supervised Anomaly Detection Scheme for NewSQL Databases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design and Implementation of a Hardware Assisted Security Architecture for Software Integrity Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Software Engineering for Resilient Systems (SERENE 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23129-7_9⟩</w:t>
+              <w:t xml:space="preserve">The 21st IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC.2015.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211772v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of a Hardware Assisted Security Architecture for Software Integrity Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Automated Evaluation of Network Intrusion Detection Systems in IaaS Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322882v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of ISP Access Networks: practical experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Smart-TV security analysis: practical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Basse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference - Dependability in Practice (EDCC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190054v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Evaluation of Network Intrusion Detection Systems in IaaS Clouds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Protocole HbbTV et sécurité : quelques expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212064v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart-TV security analysis: practical experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dependable Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing ( PRDC )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178553v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An anomaly detection approach for scale-out storage systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Approach for the Automated Analysis of Network Access Controls in Cloud Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Network and System Security (NSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Xi'an, China. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11698-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076212v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de sécurité des box ADSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for the Automated Analysis of Network Access Controls in Cloud Computing Infrastructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards resilient cyber-physical systems: The ADREAM project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Arlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Network and System Security (NSS 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11698-3_1⟩</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Santorin, Greece. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176045v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards resilient cyber-physical systems: The ADREAM project</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An anomaly detection approach for scale-out storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS-2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419019v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Safety Analysis of Human-Robot Interactions: the MIRAS Walking Assistance Robot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Survey on security threats and protection mechanisms in embedded automotive networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Rehabilitation Robotics (ICORR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Open Resilient Human-aware Cyber-Physical Systems (WORCS-2013), co-located with The 43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSNW.2013.6615528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839296v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Approach to Generate Web Applications Attack Scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A Survey of Security Threats and Protection Mechanisms in Embedded Automotive Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Latin-American Symposium on Dependable Computing (LADC-2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2nd Workshop on Open Resilient human-aware Cyber-physical Systems (WORCS-2013), co-located with the IEEE/IFIP Annual Symposium on Dependable Systems and Networks (DSN-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176046v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on security threats and protection mechanisms in embedded automotive networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Security of embedded automotive networks: state of the art and a research proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Open Resilient Human-aware Cyber-Physical Systems (WORCS-2013), co-located with The 43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAFECOMP 2013 - Workshop CARS (2nd Workshop on Critical Automotive applications : Robustness &amp; Safety) of the 32nd International Conference on Computer Safety, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NA</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176042v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of embedded automotive networks: state of the art and a research proposal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Automated Approach to Generate Web Applications Attack Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFECOMP 2013 - Workshop CARS (2nd Workshop on Critical Automotive applications : Robustness &amp; Safety) of the 32nd International Conference on Computer Safety, Reliability and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th Latin-American Symposium on Dependable Computing (LADC-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. pp.78-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LADC.2013.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848234v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Security Threats and Protection Mechanisms in Embedded Automotive Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Approach for Security Evaluation and Analysis in Cloud Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Workshop on Open Resilient human-aware Cyber-physical Systems (WORCS-2013), co-located with the IEEE/IFIP Annual Symposium on Dependable Systems and Networks (DSN-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-12</w:t>
+              <w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852244v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for Security Evaluation and Analysis in Cloud Computing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Model-Based Safety Analysis of Human-Robot Interactions: the MIRAS Walking Assistance Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Deswarte</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t>
+              <w:t xml:space="preserve">International Conference on Rehabilitation Robotics (ICORR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926367v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Existing Standards to a Medical Rehabilitation Robot: Limits and Challenges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact de l'évaluation de la fiabilité opérationnelle pendant la mission d'un avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Tiassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Powell</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop FW5: Safety in Human-Robot Coexistence &amp; Interaction: How can Standardization and Research benefit from each other?, IEEE/RSJ Intern. Conference Intelligent Robots and Systems (IROS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès de Maîtrise des Risques et de sûreté de Fonctionnement (Lamda Mu 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282195v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security-related vulnerability life cycle analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A distributed plateform of high interaction honeypots and experimental results (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Risk and Security of Internet and Systems (CRiSIS-2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Privacy Security Trust (PST 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851866v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Operational Reliability Re-assessment during Aircraft Missions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Survey of Security Problems in Cloud Computing Virtual Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st IEEE Symposium on Reliable Distributed Systems (SRDS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer and Electronics Security Applications Rendez-vous (C&amp;ESAR 2012). Cloud and security:threat or opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France. p. 61-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176048v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'évaluation de la fiabilité opérationnelle pendant la mission d'un avion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Maîtrise des Risques et de sûreté de Fonctionnement (Lamda Mu 17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tours, France. 9 p</w:t>
+              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761050v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of Operational Reliability Re-assessment during Aircraft Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Tiassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 31st IEEE Symposium on Reliable Distributed Systems (SRDS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Irvine, United States. pp.219-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS.2012.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735997v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed plateform of high interaction honeypots and experimental results (extended version)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Security-related vulnerability life cycle analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Vache Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy Security Trust (PST 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Risk and Security of Internet and Systems (CRiSIS-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRISIS.2012.6378954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706333v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Security Problems in Cloud Computing Virtual Machines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Online model adaptation for aircraft operational reliability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Tiassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer and Electronics Security Applications Rendez-vous (C&amp;ESAR 2012). Cloud and security:threat or opportunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France. p. 61-74</w:t>
+              <w:t xml:space="preserve">6th International Congress, Embedded Real Time Software and Systems (ERTS2 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Toulouse, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761206v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online model adaptation for aircraft operational reliability assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-robot interactions: model-based risk analysis and safety case construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Tiassou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">David Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Congress, Embedded Real Time Software and Systems (ERTS2 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Toulouse, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761040v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-robot interactions: model-based risk analysis and safety case construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Applying Existing Standards to a Medical Rehabilitation Robot: Limits and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop FW5: Safety in Human-Robot Coexistence &amp; Interaction: How can Standardization and Research benefit from each other?, IEEE/RSJ Intern. Conference Intelligent Robots and Systems (IROS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192419v2</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering approach for web vulnerabilities detection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Modeling Aircrafts Operational Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Tiassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Safety, Reliability ans Security (SAFECOMP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.157-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755212v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Aircrafts Operational Reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Risk Analysis Of Human-Robot Interactions And Safety Argument Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Tiassou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
+                <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Safety, Reliability ans Security (SAFECOMP 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.157-170</w:t>
+              <w:t xml:space="preserve">Model Based Safety Assessment Workshop (MBSAW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176051v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Risk Analysis Of Human-Robot Interactions And Safety Argument Construction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A clustering approach for web vulnerabilities detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dessiatnikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Powell</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Based Safety Assessment Workshop (MBSAW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Pasadena, CA, United States. pp.194-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC.2011.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285183v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gesture Recognition by Learning Local Motion Signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dependability Modelling of Safety Applications in Communicating Automotive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bremond</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2010 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Franscico, CA, United States</w:t>
+              <w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00486110v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Modelling of Safety Applications in Communicating Automotive Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Availability Modelling of a Virtual Black Box for Automotive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERTS2 2010, Embedded Real Time Software &amp; Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd International Workshop on Software Engineering for Resilient Systems (SERENE'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom. pp.52-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2401736.2401742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267743v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability Modelling of a Virtual Black Box for Automotive Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gesture Recognition by Learning Local Motion Signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Workshop on Software Engineering for Resilient Systems (SERENE'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CVPR 2010 - IEEE Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Franscico, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852263v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00486110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity dynamics in vehicular freeway scenarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Safety modeling and evaluation of Automated Highway Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hans-Peter Schwefel</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure Symposium (GIIS '09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307090⟩</w:t>
+              <w:t xml:space="preserve">The IEEE/IFIP International Conference on Dependable Systems &amp; Networks (DSN '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lisbonne, Portugal. pp.73 - 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2009.5270352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851876v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH OCCLUSIONS USING HOG DESCRIPTORS AND MULTI RESOLUTION IMAGES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tracking HOG Descriptors for Gesture Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Imaging for Crime Detection and Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AVSS 2009 - Sixth IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Genova, Italy. pp.978-0-7695-3718-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AVSS.2009.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00510410v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety modeling and evaluation of Automated Highway Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH OCCLUSIONS USING HOG DESCRIPTORS AND MULTI RESOLUTION IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Bilinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE/IFIP International Conference on Dependable Systems &amp; Networks (DSN '09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Imaging for Crime Detection and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851779v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00510410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking HOG Descriptors for Gesture Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Connectivity dynamics in vehicular freeway scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Brémond</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erling Moller Matthiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Gulddahl Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Schwefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVSS 2009 - Sixth IEEE International Conference on Advanced Video and Signal Based Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AVSS.2009.26⟩</w:t>
+              <w:t xml:space="preserve">Global Information Infrastructure Symposium (GIIS '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428697v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software dependability modeling using an industry-standard architecture description language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Elena Rugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Feiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Congress ERTS Embedded Real Time Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level dependability modeling of interdependencies between the Electricity and Information Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Beccuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Franceschinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on Critical Information Infrastructures Security (CRITIS 2008), Rome (Italie), Octobre 2008, pp.63-74</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Rome, Italy. pp.48-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ADAPT Tool: From AADL Architectural Models to Stochastic Petri Nets through Model Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Elena E. Rugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Dependable Computing Conference (EDCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Kaunas, Lithuania. pp.85-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et évaluation de la sûreté de fonctionnement d'un système d'autoroute automatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque de Maîtrise des Risques et de Sûreté de Fonctionnement. LAMBDA-MU 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability modeling and evaluation of an automated highway system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fast Abstract, 7th European Dependable Computing Conference (EDCC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Kaunas, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability Evaluation of a Replication Service for Mobile Applications in Dynamic Ad-Hoc Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erling V. Matthiesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Schwefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Service Availability Symposium, ISAS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Tokyo, Japan. pp.171-186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-68129-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Control for Collaborative Systems: A Web Services Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abou El Kalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Baïna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Web Services, ICWS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Salt Lake City, UT, United States. pp.1064-1071</w:t>
+              <w:t xml:space="preserve">IEEE ICWS (IEEE International Conference on Web Services)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Salt Lake City, United States. pp.1064-1072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851761v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Control for Collaborative Systems: A Web Services Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abou El Kalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Baïna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICWS (IEEE International Conference on Web Services)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Salt Lake City, United States. pp.1064-1072</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Web Services, ICWS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Salt Lake City, UT, United States. pp.1064-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00176312v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling interdependencies between the electricity and information infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Computer Safety, Reliability and Security, SAFECOMP-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Nurenberg, Germany. pp.54-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability Evaluation of Cooperative Backup Strategies for Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Courtès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Killijian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Pacific Rim International Symposium on Dependable Computing (PRDC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Melbourne, Australia. pp.139 - 146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRDC.2007.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION DE LA SÛRETÉ DE FONCTIONNEMENT DE SYSTÈMES À PARTIR DU LANGAGE AADL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France. 8p</w:t>
+              <w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755279v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00428658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Empirical analysis and statistical modeling of attack processes based on honeypots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Thonnat</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Graz, Austria</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2006), Workshop on Empirical Evaluation of Dependability and Security (WEEDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00428658v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical analysis and statistical modeling of attack processes based on honeypots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Lessons Learned from the deployment of a high-interaction honeypot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2006), Workshop on Empirical Evaluation of Dependability and Security (WEEDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.119-124</w:t>
+              <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, France. pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140367v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from the deployment of a high-interaction honeypot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">MODÉLISATION DE LA SÛRETÉ DE FONCTIONNEMENT DE SYSTÈMES À PARTIR DU LANGAGE AADL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Elena Rugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, France. pp.39-44</w:t>
+              <w:t xml:space="preserve">15ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140355v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An architecture-based dependability modeling framework using AADL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Elena Rugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASTED International Conference on Software Engineering and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, France. pp.222-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRITICAL UTILITY INFRASTRUCTURAL RESILIENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Dondossola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicita Di Giandomenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Complex Network and Infrastructure Protection (CNIP-06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Rome, Italy. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling user perceived unavailability due to long response times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnos Martinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Aguilar Melchor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Rhodes Island, Greece. 8p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPDPS.2006.1639671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability assessment of SunOS/Solaris Unix Systems based on Syslogd and wtmpx logfiles : a case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Collection and analysis of attack data based on honeypots deployed on the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostya Kortchinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing (PRDC'2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Quality of protection (QoP 2005), Security Measurements and Metrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, France. pp.79-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140364v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection and analysis of attack data based on honeypots deployed on the Internet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Availability assessment of SunOS/Solaris Unix Systems based on Syslogd and wtmpx logfiles : a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Simache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Quality of protection (QoP 2005), Security Measurements and Metrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing (PRDC'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Changsha Hunan, China. pp.49-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC.2005.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140390v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User-Perceived Availability Evaluation of a Web Based Travel Agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnos Martinello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Deependable Systems and Networks (DSN-2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, San Francisco, CA, United States. pp.709 - 718, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN.2003.1209986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event log based dependability analysis of Windows NT and 2K systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Simache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayda Saidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pacific Rim International Symposium on Dependable Computing (PRDC 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Tsukuba, Japan. pp.311-315, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRDC.2002.1185651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for modeling availability of E-business systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Computer Communications and Networks, 2001 (ICCCN 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Scottsdale, AZ, United States. pp. 40-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCCN.2001.956217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement-based availability analysis of Unix systems in a distributed environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Simache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Software Reliability Engineering (ISSRE 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Hong-Kong, Hong Kong SAR China. pp.346 - 355, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSRE.2001.989489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability engineering of complex computing systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Tokyo, Japan. pp.36-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECCS.2000.873926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SQUALE Dependability Assessment Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Corneillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Goodson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Computer Safety, Reliability, and Security (SAFECOMP-99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Toulouse, France. pp.27-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-48249-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Approach for Dependability Analysis of a Commercial Cache-Based RAID Storage Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Kalbarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravishankar Iyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Karcich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Symposium on Fault-Tolerant Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Munich, Germany. pp.6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of a commercial telecommunications system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Software Reliability Engineering (ISSRE'96)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, White Plains, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSRE.1996.558807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Analysis and Evaluation of an Air Traffic Control Computing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Fota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Peytavin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on Computer Safety, Reliability and Security (SAFECOMP-1996)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Vienne, Austria. pp.219-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience in Software Reliability: From Data Collection to Quantitative Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Symposium on Software Reliability Engineering (ISSRE-1993)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1993, Denver, United States. pp.234-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Failure Data Analysis of two Successive Generations of a Switching System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC International Conference on Computer Safety, Reliability and Security (SAFECOMP'93)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Poznan, Poland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-2061-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoRel: A tool for reliability growth analysis and prediction from statistical failure data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Twenty-Third International Symposium on Fault-Tolerant Computing (FTCS-23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Toulouse, France. pp.654-659, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FTCS.1993.627370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discrete time hyperexponential model for software reliability growth evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Software Reliability Engineering (ISSRE-1992)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Research Triangle Park, NC, United States. pp.64 - 75, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSRE.1992.285857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transformation approach to the modeling and evaluation of the reliability and availability growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laprie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beounes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Symposium on Fault-Tolerant Computing (FTCS-20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1990, Newcastle Upon Tyne, United Kingdom. pp.364 - 371, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FTCS.1990.89390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851871v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-05030084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System dependability assessment -Interplay between research and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System Dependability and Analytics. Approaching System Dependability from Data, System and Analytics Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.393-404, 2022, Springer Series in Reliability Engineering, 978-3-031-02062-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-02063-6_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11387,3390 +11505,3390 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facing Emerging Challenges in Connected Vehicles: A Formally Proven, Legislation Compliant, and Post-Quantum Ready Security Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Adelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrius Nugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11416-022-00426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIDS: Radio intrusion detection and diagnosis system for wireless communications in smart environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (3), pp.Article No.: 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3441458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart-TV security: risk analysis and experiments on Smart-TV communication channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.61-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11416-018-0320-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of network protocol reverse engineering tools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11416-016-0289-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJES.2018.10010488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496958v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">State of the art of network protocol reverse engineering tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJES.2018.10010488⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11416-016-0289-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803432v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IOMMU protection against I/O attacks: A vulnerability and a proof-of-concept</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection and Diagnosis for Cloud services: Practical experiments and lessons learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Sauvanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Lazri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13173-017-0066-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 139, pp.84-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jss.2018.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877143v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection and Diagnosis for Cloud services: Practical experiments and lessons learned</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">IOMMU protection against I/O attacks: A vulnerability and a proof-of-concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guthemberg Silvestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jss.2018.01.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24, pp.Article number: 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13173-017-0066-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864357v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour la rétro-conception de protocoles : Analyse et classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (6), pp.609-640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.35.609-640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automated black box approach for web vulnerability identification and attack scenario generation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">La sécurité des box ADSL. Analyse de risques et expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1678-4804-20-4⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (6), pp.63-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.19.6.63-88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985670v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité de mission d’un avion. évaluation stochastique en opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Tiassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33 (9-10), pp.777 - 807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/tsi.33.777-807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité des box ADSL. Analyse de risques et expérimentations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An Invariant-based Approach for Detecting Attacks against Data in Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.19.6.63-88⟩</w:t>
+              <w:t xml:space="preserve">International journal of secure software engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijsse.2014010102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178546v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Invariant-based Approach for Detecting Attacks against Data in Web Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Identification de vulnérabilités Web et génération de scénarios d'attaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of secure software engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/ijsse.2014010102⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (9-10), pp.809-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.33.809-840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083296v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de vulnérabilités Web et génération de scénarios d'attaque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">An automated black box approach for web vulnerability identification and attack scenario generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi.33.809-840⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.1--16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1678-4804-20-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967638v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vulnerability life cycle based security modeling and evaluation approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">évaluation quantitative de la sécurité. Approche basée sur les vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Vache Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Computer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/comjnl/bxs112⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.41-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.32.41-75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911985v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">évaluation quantitative de la sécurité. Approche basée sur les vulnérabilités</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aircraft Operational Reliability-A Model-based Approach and a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Tiassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi.32.41-75⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 120, pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2013.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212202v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Operational Reliability-A Model-based Approach and a Case Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation quantitative de la sécurité: Approche basée sur les vulnérabilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Vache Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.41-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911668v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation quantitative de la sécurité: Approche basée sur les vulnérabilités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">A vulnerability life cycle based security modeling and evaluation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Vache Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Computer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (4), pp.422 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/comjnl/bxs112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851784v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Gestures by Learning Local Motion Signatures of HOG Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00696371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HIDENETS holistic approach for the analysis of large critical mobile systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bondavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Lollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Istvan Majzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (6), pp.783-796. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMC.2010.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-up and deployment of a high-interaction honeypot: experiment and lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal in Computer Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (2), pp.143-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11416-010-0144-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolyOrBAC: a security framework for critical infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abou El Kalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Baïna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of critical infrastructure protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (4), pp.154-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijcip.2009.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la sûreté de fonctionnement basée sur le langage AADL et les RdPSG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Elena Rugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (1), pp.7-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the resilience of large and evolving systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Lollini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bondavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Performability Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (2), pp.153-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web service availability--impact of error recovery and traffic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnos Martinello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 89 (1), pp.6-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ress.2004.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An investigation on mutation strategies for fault injection into RDD-100 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Guédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 42 (5), pp.385-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Level Modeling Approach for the Availability Assessment of e-Business Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33 (14), pp.1323-1341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/spe.550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability Evaluation of an Air Traffic Control Computing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae Fota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (3-4), pp.253-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité du logiciel : de la collecte des données à l'évaluation probabiliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Laprie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16 (7), pp.865-895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des défaillances et suivi de la validation du logiciel d'un équipement de télécommunication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 45 (11-12), pp.657-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14780,117 +14898,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection in Cloud Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Alcaraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Sauvanaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [cs.LG]. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14900,235 +15018,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des réseaux bayésiens et de l'approche de Fenton pour l'estimation de probabilité d'occurrence d'événements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability modelling of a fault tolerant duplex system using AADL and GSPNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Elena E. Rugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 05315, LAAS-CNRS. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15138,171 +15256,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture recognition from video sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image processing. Université Nice Sophia Antipolis, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00428690v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle hyperexponentiel en temps continu et en temps discret pour l'évaluation de la croissance de la sûreté de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00142181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15312,105 +15430,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la sûreté de fonctionnement informatique. Fautes physiques, fautes de conception, malveillances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00142168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId319"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15557,51 +15675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauffriau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gabriel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cayre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04675669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galtier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L R Olivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Marconato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448300.3468258" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03193297v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN48987.2021.00050" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03193299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN48987.2021.00049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221143v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bourdon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306726" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Damien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feyt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE5003.2020.00041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962655v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC50213.2020.00015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marcourt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081616" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346074v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duchene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00056" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Averlant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Mao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548343" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01914981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01493597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morgan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_11" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sauvanaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2016.32" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2016.31" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2016.17" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967640v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Studnia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bachy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228861v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Anh Do Hoang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24255-2_23" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23129-7_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.46" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Probst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178553v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Basse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419019v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850642" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Akrout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2013.22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176042v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2013.6615528" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848234v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282195v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851866v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vache Marconato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378954" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176048v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Tiassou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Papadopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2012.37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761050v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706333v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761040v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192419v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessiatnikoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.31" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285183v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486110v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Hamouda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852263v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401736.2401742" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Moller Matthiesen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Gulddahl Rasmussen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schwefel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510410v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bilinski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851779v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270352" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.26" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323983v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena Rugina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Feiler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323969v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena E. Rugina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453029v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851873v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling V. Matthiesen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68129-8_14" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ba&#239;na" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323999v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laprie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851766v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2007.21" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755279v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140407v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Dondossola" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Deconinck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Di Giandomenico" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212162v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnos Martinello" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639671" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140364v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Simache" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2005.20" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kortchinsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911676v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2003.1209986" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2002.1185651" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852425v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2001.989489" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212223v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2000.873926" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911685v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corneillie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48249-0_3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140480v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kalbarczyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravishankar Iyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Karcich" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212242v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.1996.558807" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851765v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Fota" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peytavin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851758v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212234v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2061-2_24" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Metge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTCS.1993.627370" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.1992.285857" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beounes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTCS.1990.89390" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05030084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03739141v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-02063-6_23" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02063-6_23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756650v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adelin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alata" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-022-00426-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123925v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441458" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761974v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-018-0320-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496958v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-016-0289-8" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2018.10010488" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-017-0066-7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864357v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.01.039" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.609-640" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985670v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1678-4804-20-4" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930324v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.777-807" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178546v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.6.63-88" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.809-840" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs112" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212202v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.41-75" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.07.008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851784v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696371v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondavalli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lollini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Majzik" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2010.222" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762596v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-010-0144-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2009.08.005" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755268v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756957v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.08.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZL0NZ72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boyer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762602v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212188v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851764v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01406168v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcaraz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823620v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295346v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00428690v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142181v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142168v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05564192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Pierucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05030084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gabriel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauffriau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gabriel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04675669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galtier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L R Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03193299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN48987.2021.00049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03193297v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN48987.2021.00050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Marconato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448300.3468258" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Damien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE5003.2020.00041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bourdon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC50213.2020.00015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081616" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duchene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Averlant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Mao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01914981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01493597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morgan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sauvanaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2016.32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2016.31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2016.17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23129-7_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Anh Do Hoang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24255-2_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bachy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.46" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Basse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Studnia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850642" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2013.6615528" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Akrout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2013.22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Tiassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Papadopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761206v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2012.37" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vache Marconato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378954" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192419v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755212v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessiatnikoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.31" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Hamouda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401736.2401742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270352" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510410v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bilinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Moller Matthiesen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Gulddahl Rasmussen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schwefel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena Rugina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Feiler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena E. Rugina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling V. Matthiesen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68129-8_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ba&#239;na" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laprie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2007.21" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140355v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Dondossola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Deconinck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Di Giandomenico" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnos Martinello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639671" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140390v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kortchinsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Simache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2005.20" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2003.1209986" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2002.1185651" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2001.989489" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2000.873926" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corneillie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48249-0_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kalbarczyk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravishankar Iyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Karcich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.1996.558807" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851765v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Fota" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peytavin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851758v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2061-2_24" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Metge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTCS.1993.627370" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.1992.285857" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851871v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beounes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTCS.1990.89390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03739141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-02063-6_23" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02063-6_23" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756650v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alata" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-022-00426-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123925v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441458" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-018-0320-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2018.10010488" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-016-0289-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.01.039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877143v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-017-0066-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.609-640" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.6.63-88" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.777-807" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967638v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.809-840" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985670v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1678-4804-20-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.41-75" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.07.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851784v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911985v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs112" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696371v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondavalli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lollini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Majzik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2010.222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762596v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-010-0144-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851762v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2009.08.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851778v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.08.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZL0NZ72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762602v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212188v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01406168v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcaraz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00428690v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142181v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142168v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>