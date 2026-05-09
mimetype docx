--- v1 (2026-04-19)
+++ v2 (2026-05-09)
@@ -833,51 +833,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WazaBee: attacking Zigbee networks by diverting Bluetooth Low Energy chips</w:t>
+                <w:t xml:space="preserve">InjectaBLE: Injecting malicious traffic into established Bluetooth Low Energy connections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Galtier</w:t>
@@ -924,94 +924,94 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Taipei (virtual), Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSN48987.2021.00049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSN48987.2021.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193299v1</w:t>
+                <w:t xml:space="preserve">hal-03193297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InjectaBLE: Injecting malicious traffic into established Bluetooth Low Energy connections</w:t>
+                <w:t xml:space="preserve">WazaBee: attacking Zigbee networks by diverting Bluetooth Low Energy chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Galtier</w:t>
@@ -1058,70 +1058,70 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Taipei (virtual), Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSN48987.2021.00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSN48987.2021.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193297v2</w:t>
+                <w:t xml:space="preserve">hal-03193299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InjectaBLE : injection de trafic malveillant dans une connexion Bluetooth Low Energy</w:t>
               </w:r>
@@ -1883,282 +1883,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirage: towards a Metasploit-like framework for IoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cayre</w:t>
+                <w:t xml:space="preserve">Attack Injection into Avionic Systems through Application Code Mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Feyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 30th International Symposium on Software Reliability Engineering (ISSRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE/AIAA 38th Digital Avionics Systems Conference (DASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Diego, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346074v1</w:t>
+                <w:t xml:space="preserve">hal-03094185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack Injection into Avionic Systems through Application Code Mutation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Feyt</w:t>
+                <w:t xml:space="preserve">Mirage: towards a Metasploit-like framework for IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE/AIAA 38th Digital Avionics Systems Conference (DASC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 30th International Symposium on Software Reliability Engineering (ISSRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC43569.2019.9081616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03094185v1</w:t>
+                <w:t xml:space="preserve">hal-02346074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a Host-Based Intrusion Detection System for Avionic Applications</w:t>
               </w:r>
@@ -2268,408 +2268,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly based Intrusion Detection for an Avionic Embedded System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specification-Based Protocol Obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fumey</w:t>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Systems and Technology Conference (ASTC-2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Luxembourg City, Luxembourg. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2018.00056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967646v1</w:t>
+                <w:t xml:space="preserve">hal-01848573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification-Based Protocol Obfuscation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Duchene</w:t>
+                <w:t xml:space="preserve">SAAC: Secure Android Application Context a Runtime Based Policy and its Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiao Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSN.2018.00056⟩</w:t>
+              <w:t xml:space="preserve">IEEE 17th International Symposium on Network Computing and Applications (NCA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cambridge, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2018.8548343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848573v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAAC: Secure Android Application Context a Runtime Based Policy and its Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+                <w:t xml:space="preserve">Anomaly based Intrusion Detection for an Avionic Embedded System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fumey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuxiao Mao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th International Symposium on Network Computing and Applications (NCA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aerospace Systems and Technology Conference (ASTC-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982589v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RadIoT: Radio Communications Intrusion Detection for IoT - A Protocol Independent Approach</w:t>
               </w:r>
@@ -2774,278 +2774,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol reverse engineering: Challenges and obfuscation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+                <w:t xml:space="preserve">An abstraction model and a comparative analysis of Intel and ARM hardware isolation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Averlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems - CRiSIS 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 22nd IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Christchurch, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388060v1</w:t>
+                <w:t xml:space="preserve">hal-01493597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An abstraction model and a comparative analysis of Intel and ARM hardware isolation mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Morgan</w:t>
+                <w:t xml:space="preserve">Protocol reverse engineering: Challenges and obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 11th International Conference on Risks and Security of Internet and Systems - CRiSIS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Roscoff, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54876-0_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493597v1</w:t>
+                <w:t xml:space="preserve">hal-01388060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Intrusion Detection Approach for IoT based on Radio Communications Profiling</w:t>
               </w:r>
@@ -3269,51 +3269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bypassing IOMMU Protection against I/O Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,51 +3953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Hardware Assisted Security Architecture for Software Integrity Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,51 +4005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Averlant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China. 10p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4310,515 +4310,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole HbbTV et sécurité : quelques expérimentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Bachy</w:t>
+                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing ( PRDC )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178550v1</w:t>
+                <w:t xml:space="preserve">hal-01967640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">Protocole HbbTV et sécurité : quelques expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing ( PRDC )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Zhangjiajie, China</w:t>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967640v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Approach for the Automated Analysis of Network Access Controls in Cloud Computing Infrastructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Probst</w:t>
+                <w:t xml:space="preserve">Analyse de sécurité des box ADSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Network and System Security (NSS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176045v1</w:t>
+                <w:t xml:space="preserve">hal-01178496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sécurité des box ADSL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Bachy</w:t>
+                <w:t xml:space="preserve">An Approach for the Automated Analysis of Network Access Controls in Cloud Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Network and System Security (NSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Xi'an, China. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11698-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178496v1</w:t>
+                <w:t xml:space="preserve">hal-01176045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards resilient cyber-physical systems: The ADREAM project</w:t>
               </w:r>
@@ -5010,528 +5010,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on security threats and protection mechanisms in embedded automotive networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">An Automated Approach to Generate Web Applications Attack Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Open Resilient Human-aware Cyber-Physical Systems (WORCS-2013), co-located with The 43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSNW.2013.6615528⟩</w:t>
+              <w:t xml:space="preserve">The 6th Latin-American Symposium on Dependable Computing (LADC-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Rio de Janeiro, Brazil. pp.78-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LADC.2013.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176042v1</w:t>
+                <w:t xml:space="preserve">hal-01176046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Security Threats and Protection Mechanisms in Embedded Automotive Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Survey on security threats and protection mechanisms in embedded automotive networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd Workshop on Open Resilient human-aware Cyber-physical Systems (WORCS-2013), co-located with the IEEE/IFIP Annual Symposium on Dependable Systems and Networks (DSN-2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Workshop on Open Resilient Human-aware Cyber-Physical Systems (WORCS-2013), co-located with The 43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSNW.2013.6615528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852244v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of embedded automotive networks: state of the art and a research proposal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A Survey of Security Threats and Protection Mechanisms in Embedded Automotive Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFECOMP 2013 - Workshop CARS (2nd Workshop on Critical Automotive applications : Robustness &amp; Safety) of the 32nd International Conference on Computer Safety, Reliability and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NA</w:t>
+              <w:t xml:space="preserve">The 2nd Workshop on Open Resilient human-aware Cyber-physical Systems (WORCS-2013), co-located with the IEEE/IFIP Annual Symposium on Dependable Systems and Networks (DSN-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848234v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Automated Approach to Generate Web Applications Attack Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Security of embedded automotive networks: state of the art and a research proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Latin-American Symposium on Dependable Computing (LADC-2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFECOMP 2013 - Workshop CARS (2nd Workshop on Critical Automotive applications : Robustness &amp; Safety) of the 32nd International Conference on Computer Safety, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NA</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LADC.2013.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01176046v1</w:t>
+                <w:t xml:space="preserve">hal-00848234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Security Evaluation and Analysis in Cloud Computing</w:t>
               </w:r>
@@ -5569,51 +5569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5740,818 +5740,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'évaluation de la fiabilité opérationnelle pendant la mission d'un avion</w:t>
+                <w:t xml:space="preserve">Security-related vulnerability life cycle analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossi Tiassou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
+                <w:t xml:space="preserve">Géraldine Vache Marconato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Maîtrise des Risques et de sûreté de Fonctionnement (Lamda Mu 17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Risk and Security of Internet and Systems (CRiSIS-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRISIS.2012.6378954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761050v1</w:t>
+                <w:t xml:space="preserve">hal-00851866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed plateform of high interaction honeypots and experimental results (extended version)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+                <w:t xml:space="preserve">Impact of Operational Reliability Re-assessment during Aircraft Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Tiassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Alata</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Privacy Security Trust (PST 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 31st IEEE Symposium on Reliable Distributed Systems (SRDS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Irvine, United States. pp.219-224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SRDS.2012.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706333v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of Security Problems in Cloud Computing Virtual Machines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Deswarte</w:t>
+                <w:t xml:space="preserve">Impact de l'évaluation de la fiabilité opérationnelle pendant la mission d'un avion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Tiassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer and Electronics Security Applications Rendez-vous (C&amp;ESAR 2012). Cloud and security:threat or opportunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Rennes, France. p. 61-74</w:t>
+              <w:t xml:space="preserve">Congrès de Maîtrise des Risques et de sûreté de Fonctionnement (Lamda Mu 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761206v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Tronel</w:t>
+                <w:t xml:space="preserve">A distributed plateform of high interaction honeypots and experimental results (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
+              <w:t xml:space="preserve">Privacy Security Trust (PST 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735997v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Operational Reliability Re-assessment during Aircraft Missions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
+                <w:t xml:space="preserve">Survey of Security Problems in Cloud Computing Virtual Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st IEEE Symposium on Reliable Distributed Systems (SRDS 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer and Electronics Security Applications Rendez-vous (C&amp;ESAR 2012). Cloud and security:threat or opportunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Rennes, France. p. 61-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176048v1</w:t>
+                <w:t xml:space="preserve">hal-00761206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security-related vulnerability life cycle analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting Attacks Against Data in Web Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Ludinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Vache Marconato</w:t>
+                <w:t xml:space="preserve">Eric Totel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Risk and Security of Internet and Systems (CRiSIS-2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CRiSIS 2012 - 7th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cork, Ireland. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851866v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online model adaptation for aircraft operational reliability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Tiassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress, Embedded Real Time Software and Systems (ERTS2 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6792,103 +6792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Aircrafts Operational Reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Tiassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Safety, Reliability ans Security (SAFECOMP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Naples, Italy. pp.157-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7034,51 +7034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clustering approach for web vulnerabilities detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dessiatnikoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,252 +7621,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH OCCLUSIONS USING HOG DESCRIPTORS AND MULTI RESOLUTION IMAGES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity dynamics in vehicular freeway scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossama Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Bilinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+                <w:t xml:space="preserve">Erling Moller Matthiesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Gulddahl Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Schwefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Imaging for Crime Detection and Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Information Infrastructure Symposium (GIIS '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Hammamet, Tunisia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GIIS.2009.5307090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00510410v2</w:t>
+                <w:t xml:space="preserve">hal-00851876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity dynamics in vehicular freeway scenarios</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ossama Hamouda</w:t>
+                <w:t xml:space="preserve">MULTIPLE OBJECT TRACKING WITH OCCLUSIONS USING HOG DESCRIPTORS AND MULTI RESOLUTION IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Bilinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans-Peter Schwefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Information Infrastructure Symposium (GIIS '09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Conference on Imaging for Crime Detection and Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851876v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00510410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software dependability modeling using an industry-standard architecture description language</w:t>
               </w:r>
@@ -8392,51 +8392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossama Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Schwefel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Service Availability Symposium, ISAS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Tokyo, Japan. pp.171-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8483,51 +8483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Control for Collaborative Systems: A Web Services Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abou El Kalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Baïna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8591,51 +8591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access Control for Collaborative Systems: A Web Services Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abou El Kalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Baïna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8905,459 +8905,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODÉLISATION DE LA SÛRETÉ DE FONCTIONNEMENT DE SYSTÈMES À PARTIR DU LANGAGE AADL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Elena Rugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Thonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Graz, Austria</w:t>
+              <w:t xml:space="preserve">15ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Lille, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00428658v1</w:t>
+                <w:t xml:space="preserve">hal-00755279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical analysis and statistical modeling of attack processes based on honeypots</w:t>
+                <w:t xml:space="preserve">Monitoring Trichogramma Activities From Videos : An adaptation of cognitive vision system to biology field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Thonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2006), Workshop on Empirical Evaluation of Dependability and Security (WEEDS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.119-124</w:t>
+              <w:t xml:space="preserve">2nd International Cognitive Vision Workshop 2006 in conjunction with the European Conference on Cognitive Vision 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140367v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00428658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from the deployment of a high-interaction honeypot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical analysis and statistical modeling of attack processes based on honeypots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, France. pp.39-44</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP International Conference on Dependable Systems and Networks (DSN-2006), Workshop on Empirical Evaluation of Dependability and Security (WEEDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.119-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140355v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODÉLISATION DE LA SÛRETÉ DE FONCTIONNEMENT DE SYSTÈMES À PARTIR DU LANGAGE AADL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
+                <w:t xml:space="preserve">Lessons Learned from the deployment of a high-interaction honeypot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement (Lambda-Mu'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Lille, France. 8p</w:t>
+              <w:t xml:space="preserve">European Dependable Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, France. pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755279v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An architecture-based dependability modeling framework using AADL</w:t>
               </w:r>
@@ -9674,243 +9674,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection and analysis of attack data based on honeypots deployed on the Internet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Deswarte</w:t>
+                <w:t xml:space="preserve">Availability assessment of SunOS/Solaris Unix Systems based on Syslogd and wtmpx logfiles : a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Simache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Quality of protection (QoP 2005), Security Measurements and Metrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing (PRDC'2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Changsha Hunan, China. pp.49-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC.2005.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140390v1</w:t>
+                <w:t xml:space="preserve">hal-00140364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability assessment of SunOS/Solaris Unix Systems based on Syslogd and wtmpx logfiles : a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Simache</w:t>
+                <w:t xml:space="preserve">Collection and analysis of attack data based on honeypots deployed on the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostya Kortchinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Pacific Rim International Symposium on Dependable Computing (PRDC'2005)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Quality of protection (QoP 2005), Security Measurements and Metrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, France. pp.79-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140364v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User-Perceived Availability Evaluation of a Web Based Travel Agency</w:t>
               </w:r>
@@ -10000,51 +10000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event log based dependability analysis of Windows NT and 2K systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Simache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10208,51 +10208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement-based availability analysis of Unix systems in a distributed environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Simache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10403,51 +10403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SQUALE Dependability Assessment Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11898,287 +11898,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Studnia</w:t>
+                <w:t xml:space="preserve">State of the art of network protocol reverse engineering tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.53-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJES.2018.10010488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11416-016-0289-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01803432v1</w:t>
+                <w:t xml:space="preserve">hal-01496958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of network protocol reverse engineering tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colas Le Guernic</w:t>
+                <w:t xml:space="preserve">A language-based intrusion detection approach for automotive embedded networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Studnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Laarouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.53-68. </w:t>
+              <w:t xml:space="preserve">International Journal of Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11416-016-0289-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJES.2018.10010488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496958v1</w:t>
+                <w:t xml:space="preserve">hal-01803432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection and Diagnosis for Cloud services: Practical experiments and lessons learned</w:t>
               </w:r>
@@ -12294,51 +12294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IOMMU protection against I/O attacks: A vulnerability and a proof-of-concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12411,64 +12411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils pour la rétro-conception de protocoles : Analyse et classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colas Le Guernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12535,343 +12535,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité des box ADSL. Analyse de risques et expérimentations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Alata</w:t>
+                <w:t xml:space="preserve">Fiabilité de mission d’un avion. évaluation stochastique en opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Tiassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (6), pp.63-88. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (9-10), pp.777 - 807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/isi.19.6.63-88⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/tsi.33.777-807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178546v1</w:t>
+                <w:t xml:space="preserve">hal-01930324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité de mission d’un avion. évaluation stochastique en opération</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
+                <w:t xml:space="preserve">La sécurité des box ADSL. Analyse de risques et expérimentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nicomette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris Papadopoulos</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Courrège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (9-10), pp.777 - 807. </w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (6), pp.63-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/tsi.33.777-807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/isi.19.6.63-88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930324v1</w:t>
+                <w:t xml:space="preserve">hal-01178546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Invariant-based Approach for Detecting Attacks against Data in Web Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Ludinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Totel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12935,51 +12935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de vulnérabilités Web et génération de scénarios d'attaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13052,51 +13052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated black box approach for web vulnerability identification and attack scenario generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13169,51 +13169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">évaluation quantitative de la sécurité. Approche basée sur les vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Vache Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13273,103 +13273,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Operational Reliability-A Model-based Approach and a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossi Tiassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 120, pp.163-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13403,51 +13403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation quantitative de la sécurité: Approche basée sur les vulnérabilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Vache Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nicomette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13498,51 +13498,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vulnerability life cycle based security modeling and evaluation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Vache Marconato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13857,51 +13857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal in Computer Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (2), pp.143-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13948,51 +13948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PolyOrBAC: a security framework for critical infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Abou El Kalam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Baïna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15675,51 +15675,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05564192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Pierucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05030084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gabriel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauffriau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gabriel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04675669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galtier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L R Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03193299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN48987.2021.00049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03193297v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN48987.2021.00050" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Marconato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448300.3468258" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Damien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE5003.2020.00041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bourdon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC50213.2020.00015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081616" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duchene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982589v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Averlant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Mao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01914981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_11" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01493597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morgan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sauvanaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2016.32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2016.31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2016.17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23129-7_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Anh Do Hoang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24255-2_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bachy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.46" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Basse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178550v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Studnia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176045v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178496v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850642" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176042v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2013.6615528" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852244v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848234v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Akrout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2013.22" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Tiassou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Papadopoulos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761206v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176048v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2012.37" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851866v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vache Marconato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378954" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192419v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755212v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessiatnikoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.31" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Hamouda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401736.2401742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270352" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510410v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bilinski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Moller Matthiesen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Gulddahl Rasmussen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schwefel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307090" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena Rugina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Feiler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena E. Rugina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling V. Matthiesen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68129-8_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ba&#239;na" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laprie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2007.21" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140355v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755279v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Dondossola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Deconinck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Di Giandomenico" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnos Martinello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639671" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140390v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kortchinsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Simache" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2005.20" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2003.1209986" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2002.1185651" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2001.989489" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2000.873926" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corneillie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48249-0_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kalbarczyk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravishankar Iyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Karcich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.1996.558807" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851765v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Fota" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peytavin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851758v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2061-2_24" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Metge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTCS.1993.627370" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.1992.285857" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851871v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beounes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTCS.1990.89390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03739141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-02063-6_23" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02063-6_23" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756650v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alata" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-022-00426-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123925v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441458" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-018-0320-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803432v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2018.10010488" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-016-0289-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.01.039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877143v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-017-0066-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.609-640" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.6.63-88" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930324v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.777-807" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967638v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.809-840" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985670v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1678-4804-20-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.41-75" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.07.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851784v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911985v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs112" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696371v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondavalli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lollini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Majzik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2010.222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762596v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-010-0144-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851762v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2009.08.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851778v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.08.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZL0NZ72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762602v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212188v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01406168v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcaraz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00428690v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142181v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142168v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05564192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leichle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Pierucci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05030084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuenot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gabriel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauffriau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Roquemaurel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gabriel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488826v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nicomette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04675669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Galtier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L R Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03193297v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN48987.2021.00050" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03193299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN48987.2021.00049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03221143v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03355664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Marconato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448300.3468258" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Damien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Gimenez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feyt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE5003.2020.00041" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328254v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Bourdon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Migliore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02962655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC50213.2020.00015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03328251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA51143.2020.9306726" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094185v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC43569.2019.9081616" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02346074v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03094199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC47002.2019.00048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duchene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Le Guernic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00056" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01982589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Averlant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiao Mao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548343" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01914981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01493597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Morgan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388060v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54876-0_11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01561710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sauvanaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2016.32" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419962v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2016.31" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419016v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2016.17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211774v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guthemberg Silvestre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23129-7_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228861v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Anh Do Hoang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24255-2_23" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190054v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bachy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courr&#232;ge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2015.46" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212064v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178553v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Basse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Studnia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Laarouchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178496v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11698-3_1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419019v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850642" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Akrout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LADC.2013.22" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176042v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSNW.2013.6615528" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852244v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926367v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839296v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vache Marconato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRISIS.2012.6378954" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176048v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Tiassou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Seguin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Papadopoulos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2012.37" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761050v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761206v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00735997v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Totel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tronel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192419v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282195v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755212v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dessiatnikoff" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2011.31" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267743v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossama Hamouda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401736.2401742" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00486110v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bremond" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270352" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Br&#233;mond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AVSS.2009.26" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Moller Matthiesen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Gulddahl Rasmussen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Schwefel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GIIS.2009.5307090" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510410v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bilinski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323983v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena Rugina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Feiler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beccuti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Franceschinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323969v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena E. Rugina" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453029v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling V. Matthiesen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68129-8_14" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176312v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ba&#239;na" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851761v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323999v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Laprie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851766v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2007.21" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755279v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428658v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thonnat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140367v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756964v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Dondossola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Deconinck" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Di Giandomenico" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Donatelli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212162v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnos Martinello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aguilar Melchor" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2006.1639671" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140364v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Simache" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2005.20" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140390v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostya Kortchinsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911676v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2003.1209986" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911680v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Saidane" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2002.1185651" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2001.989489" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212223v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2000.873926" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911685v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corneillie" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Goodson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48249-0_3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Romano" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Kalbarczyk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravishankar Iyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Karcich" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212242v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.1996.558807" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851765v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Fota" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peytavin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851758v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212234v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-2061-2_24" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852434v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Metge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTCS.1993.627370" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.1992.285857" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851871v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beounes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTCS.1990.89390" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03739141v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-02063-6_23" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02063-6_23" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03756650v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Adelin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrius Nugier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Alata" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-022-00426-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123925v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3441458" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761974v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-018-0320-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01496958v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-016-0289-8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01803432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJES.2018.10010488" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2018.01.039" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877143v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13173-017-0066-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01864298v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.35.609-640" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01930324v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.777-807" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.19.6.63-88" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083296v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijsse.2014010102" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01967638v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.33.809-840" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985670v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1678-4804-20-4" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212202v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.32.41-75" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2013.07.008" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851784v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01911985v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxs112" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696371v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bremond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852105v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondavalli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Lollini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Majzik" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2010.222" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762596v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-010-0144-2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851762v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcip.2009.08.005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851778v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2004.08.003" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZL0NZ72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762602v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212188v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851764v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01406168v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Alcaraz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823620v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295346v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00428690v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142181v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00142168v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>