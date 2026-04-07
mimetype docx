--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,174 +100,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental and social performance of firms and the impact of different types of institutional ownership: A French perspective</w:t>
+                <w:t xml:space="preserve">Do independent directors inform the share of CSR criteria in executive compensation? Moderating effect of gender diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Serret</w:t>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73, pp.102558. </w:t>
+              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (4), pp.1316-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/beer.12712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691311v1</w:t>
+                <w:t xml:space="preserve">hal-04625795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignant-chercheur en comptabilité, franchisseur de frontières: L’impact des responsabilités collectives sur l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Tahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, NS-17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -295,489 +295,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do independent directors inform the share of CSR criteria in executive compensation? Moderating effect of gender diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The environmental and social performance of firms and the impact of different types of institutional ownership: A French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (4), pp.1316-1327. </w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.102558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/beer.12712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625795v1</w:t>
+                <w:t xml:space="preserve">hal-04691311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes dans les comités d'audit influencent-elles la qualité du reporting extra-financier ? Cas des sociétés cotées de l'indice SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Do women on audit committees influence the quality of nonfinancial reporting? An analysis of listed companies in the SBF 120 index.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, NS-15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, NS-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1276j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684806v1</w:t>
+                <w:t xml:space="preserve">hal-04863365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des administratrices indépendantes sur l’intégration des critères RSE dans la rémunération des dirigeants : rôle modérateur de la structure de propriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 164, pp.323-353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.164.0323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dans les comités d’audit influencent-elles la qualité du reporting extra-financier ? Cas des sociétés cotées de l’indice SBF 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, NS-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1276j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la présence des femmes au sein du conseil d’administration sur l’intégration des critères RSE dans la rémunération des dirigeants : cas des sociétés de SBF 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Farhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -818,186 +839,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do women on audit committees influence the quality of nonfinancial reporting? An analysis of listed companies in the SBF 120 index.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les femmes dans les comités d'audit influencent-elles la qualité du reporting extra-financier ? Cas des sociétés cotées de l'indice SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, NS-15, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, NS-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04863365v1</w:t>
+                <w:t xml:space="preserve">hal-04684806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’actionnariat salarié sur la performance RSE. Le cas des sociétés cotées au SBF 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Moustabchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Juban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1044,64 +1044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les administrateurs indépendants perçoivent-ils les pratiques socialement responsables après la crise sanitaire de Covid-19 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (45), pp.169-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1129,290 +1129,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the introduction of CSR criteria into CEO incentive pay reduce their earnings management? The case of companies listed in the SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’effet d’octroi conditionnel des actions gratuites sur la performance future. Le cas des sociétés cotées au SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahman Jahmane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mahrane Hofaidhllaoui</w:t>
+                <w:t xml:space="preserve">Mohamed Firas Thraya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.8859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2022.102880⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692356v1</w:t>
+                <w:t xml:space="preserve">hal-04809668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet d’octroi conditionnel des actions gratuites sur la performance future. Le cas des sociétés cotées au SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does the introduction of CSR criteria into CEO incentive pay reduce their earnings management? The case of companies listed in the SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Firas Thraya</w:t>
+                <w:t xml:space="preserve">Abderrahman Jahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahrane Hofaidhllaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.8859⟩</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.102880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2022.102880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809668v1</w:t>
+                <w:t xml:space="preserve">hal-04692356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Executive compensation indexed to corporate social responsibility and firm performance: empirical evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50, pp.103213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1446,64 +1446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du système de gouvernance sur l’intégration des critères de responsabilité sociétale de l’entreprise dans la rémunération variable des dirigeants des sociétés de l’indice boursier SBF 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuru Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (2), pp.121-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1658,51 +1658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus stratégique de déterminantion de la rémuneration des dirigeants: Les enseignements du Cas Vinci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1749,51 +1749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des mécanismes de gouvernance dans la détermination de la rémunération des dirigeants : une analyse des sociétés cotées au SBF 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 198 (2), pp.29-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1859,51 +1859,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis et perspectives : la rémunération des dirigeants sous l’angle de l’approche partenariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Lille, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1966,51 +1966,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants du choix de référentiel de consolidation des groupes français cotés sur Euronext Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2042,273 +2042,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The board of directors effect on the CSR executive compensation contracts : evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants du choix de référentiel de consolidation des groupes français cotés sur Euronext Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Company and Climate Change Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Hammamet (Tunisie), Tunisia</w:t>
+              <w:t xml:space="preserve">45ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835161v1</w:t>
+                <w:t xml:space="preserve">hal-05472610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du choix de référentiel de consolidation des groupes français cotés sur Euronext Growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The board of directors effect on the CSR executive compensation contracts : evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Company and Climate Change Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Hammamet (Tunisie), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472610v1</w:t>
+                <w:t xml:space="preserve">hal-04835161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility and executive compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th Edition of Ethical Finance and Sustainability Conference (EFS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2346,51 +2346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actionnariat des salariés améliore-t-il la gouvernance des entreprises ? Analyse des droits de vote exerçables des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Moustabchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Juban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2441,51 +2441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'actionnariat salarié sur la performance RSE des entreprises : études du contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Moustabchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juban Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2523,64 +2523,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs explicatifs du mécontentement des actionnaires des sociétés du SBF 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Clermont Ferrand (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2599,316 +2599,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir des médias comme mécanisme de gouvernance sur la rémunération des dirigeants des sociétés de l’indice boursier SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’impact du vote dissident des actionnaires sur la rémunération des dirigeants des entreprises des sociétés de l’indice boursier SBF 120 entre 2013 et 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence Internationale de Gouvernance (CIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">40ème Congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428132v1</w:t>
+                <w:t xml:space="preserve">hal-02428135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du vote dissident des actionnaires sur la rémunération des dirigeants des entreprises des sociétés de l’indice boursier SBF 120 entre 2013 et 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le pouvoir des médias comme mécanisme de gouvernance sur la rémunération des dirigeants des sociétés de l’indice boursier SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de l’Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428135v1</w:t>
+                <w:t xml:space="preserve">hal-02428132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du système de gouvernance sur l’intégration des critères de responsabilité sociétale de l’entreprise dans la rémunération variable des dirigeants français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Say-on-Pay en situation de structure actionnariale concentrée – Le cas particulier du contexte juridique français de 2013 à 2016 (avant la loi Sapin 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428144v1</w:t>
+                <w:t xml:space="preserve">hal-02428153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact du système de gouvernance sur l’intégration des critères RSE dans la rémunération variable des dirigeants français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2940,290 +2927,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02063695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Say-on-Pay en situation de structure actionnariale concentrée – Le cas particulier du contexte juridique français de 2013 à 2016 (avant la loi Sapin 2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le Say-on pay en situation de structure actionnariale concentréé-Le cas particulier du contexte juridique français de 2013 à 2016 (avant la loi Sapin 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance (CIG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428153v1</w:t>
+                <w:t xml:space="preserve">halshs-02063693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Say-on pay en situation de structure actionnariale concentréé-Le cas particulier du contexte juridique français de 2013 à 2016 (avant la loi Sapin 2)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les facteurs explicatifs d'attribution d'actions gratuites en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02063693v1</w:t>
+                <w:t xml:space="preserve">halshs-02063699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs explicatifs d'attribution d'actions gratuites en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’influence du système de gouvernance sur l’intégration des critères de responsabilité sociétale de l’entreprise dans la rémunération variable des dirigeants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">13ème congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02063699v1</w:t>
+                <w:t xml:space="preserve">hal-02428144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la couverture médiatique sur la politique de rémunération des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3300,51 +3300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuru Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférénce Internationale de Gouvernance CIG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3369,51 +3369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actions gratuites sont-elles un mécanisme substituable aux stock-options ? Une analyse des sociétés cotées au SBF 120</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Conférence internationale de gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3470,64 +3470,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémunération des dirigeants: la transparence ne fait pas tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.mqgh664fx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3586,51 +3586,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de rémunération des dirigeants : le cas Vinci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsten Burkhardt; Philippe Desbrières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en gouvernance des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.55-77, 2018</w:t>
@@ -3659,51 +3659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche comportementale de la gouvernance d'entreprise : une illustration dans le cas de la rémunération des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3816,51 +3816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuru Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3872,164 +3872,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESSUS DECISIONNEL EN MATIERE DE REMUNERATION DES DIRIGEANTS : LE CAS VINCI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rémunération des dirigeants et Performance financière: une étude française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00850083v1</w:t>
+                <w:t xml:space="preserve">halshs-00834608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémunération des dirigeants et Performance financière: une étude française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PROCESSUS DECISIONNEL EN MATIERE DE REMUNERATION DES DIRIGEANTS : LE CAS VINCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834608v1</w:t>
+                <w:t xml:space="preserve">halshs-00850083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4287,51 +4287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691311v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ballouk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102558" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat Toumi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12712" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998237v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.164.0323" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691258v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276j" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5CXNWHB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04857947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.133.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04863365v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moustabchir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.225.0169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692356v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Jahmane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrane Hofaidhllaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102880" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Thraya" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S5WR4QG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khemir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.113.0047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01701768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Miwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Mizuno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.198.0029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05148985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05472606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Estienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835161v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05472610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02994703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428153v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063693v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqgh664fx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01278443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850083v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01193021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazi Khenissi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL2003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat Toumi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ballouk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04863365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5CXNWHB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.164.0323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04857947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.133.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moustabchir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.225.0169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Thraya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S5WR4QG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Jahmane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrane Hofaidhllaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khemir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.113.0047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01701768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Miwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Mizuno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.198.0029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05148985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05472606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Estienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05472610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02994703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqgh664fx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01278443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01193021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazi Khenissi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL2003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>