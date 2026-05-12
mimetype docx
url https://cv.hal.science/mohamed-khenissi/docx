--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -66,3503 +66,3482 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do independent directors inform the share of CSR criteria in executive compensation? Moderating effect of gender diversity</w:t>
+                <w:t xml:space="preserve">BOARD CSR EXPERTISE AND FIRM PERFORMANCE: FROM NON-FINANCIAL OUTCOMES TO FINANCIAL IMPACT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
+                <w:t xml:space="preserve">Oussama Moustabchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">25ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance; EM Strasbourg; Université de Strasbourg; FNEGE, Jun 2026, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625795v1</w:t>
+                <w:t xml:space="preserve">hal-05601350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignant-chercheur en comptabilité, franchisseur de frontières: L’impact des responsabilités collectives sur l’enseignement et la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants du choix de référentiel de consolidation des groupes français cotés sur Euronext Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Tahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+                <w:t xml:space="preserve">Eric Tort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05445927v1</w:t>
+              <w:t xml:space="preserve">24e Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Académique Internationale de Gouvernance, Jun 2025, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental and social performance of firms and the impact of different types of institutional ownership: A French perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The board of directors effect on the CSR executive compensation contracts : evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Ballouk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04691311v1</w:t>
+              <w:t xml:space="preserve">Company and Climate Change Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Hammamet (Tunisie), Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do women on audit committees influence the quality of nonfinancial reporting? An analysis of listed companies in the SBF 120 index.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les déterminants du choix de référentiel de consolidation des groupes français cotés sur Euronext Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Lantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04863365v1</w:t>
+              <w:t xml:space="preserve">45ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité, May 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence des administratrices indépendantes sur l’intégration des critères RSE dans la rémunération des dirigeants : rôle modérateur de la structure de propriété</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Corporate social responsibility and executive compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04998237v1</w:t>
+              <w:t xml:space="preserve">The 7th Edition of Ethical Finance and Sustainability Conference (EFS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Leeds (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes dans les comités d’audit influencent-elles la qualité du reporting extra-financier ? Cas des sociétés cotées de l’indice SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’actionnariat des salariés améliore-t-il la gouvernance des entreprises ? Analyse des droits de vote exerçables des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Moustabchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bassin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Lantin</w:t>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04691258v1</w:t>
+              <w:t xml:space="preserve">Colloque international de la gouvernance et l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la présence des femmes au sein du conseil d’administration sur l’intégration des critères RSE dans la rémunération des dirigeants : cas des sociétés de SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact de l'actionnariat salarié sur la performance RSE des entreprises : études du contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Moustabchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ben Farhat</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juban Jean-Yves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04857947v1</w:t>
+              <w:t xml:space="preserve">33ème Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Brest, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes dans les comités d'audit influencent-elles la qualité du reporting extra-financier ? Cas des sociétés cotées de l'indice SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les facteurs explicatifs du mécontentement des actionnaires des sociétés du SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Lantin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04684806v1</w:t>
+              <w:t xml:space="preserve">19ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Clermont Ferrand (distanciel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de l’actionnariat salarié sur la performance RSE. Le cas des sociétés cotées au SBF 120</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’impact du vote dissident des actionnaires sur la rémunération des dirigeants des entreprises des sociétés de l’indice boursier SBF 120 entre 2013 et 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04847564v1</w:t>
+              <w:t xml:space="preserve">40ème Congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les administrateurs indépendants perçoivent-ils les pratiques socialement responsables après la crise sanitaire de Covid-19 ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le pouvoir des médias comme mécanisme de gouvernance sur la rémunération des dirigeants des sociétés de l’indice boursier SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04180998v1</w:t>
+              <w:t xml:space="preserve">19ème Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet d’octroi conditionnel des actions gratuites sur la performance future. Le cas des sociétés cotées au SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’impact du système de gouvernance sur l’intégration des critères RSE dans la rémunération variable des dirigeants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Firas Thraya</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04809668v1</w:t>
+              <w:t xml:space="preserve">15 ème. Congrès de l'ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the introduction of CSR criteria into CEO incentive pay reduce their earnings management? The case of companies listed in the SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Say-on-Pay en situation de structure actionnariale concentrée – Le cas particulier du contexte juridique français de 2013 à 2016 (avant la loi Sapin 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mahrane Hofaidhllaoui</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04692356v1</w:t>
+              <w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance (CIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive compensation indexed to corporate social responsibility and firm performance: empirical evidence from France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le Say-on pay en situation de structure actionnariale concentréé-Le cas particulier du contexte juridique français de 2013 à 2016 (avant la loi Sapin 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03771680v1</w:t>
+              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du système de gouvernance sur l’intégration des critères de responsabilité sociétale de l’entreprise dans la rémunération variable des dirigeants des sociétés de l’indice boursier SBF 120</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les facteurs explicatifs d'attribution d'actions gratuites en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02417474v1</w:t>
+              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’influence du système de gouvernance sur l’intégration des critères de responsabilité sociétale de l’entreprise dans la rémunération variable des dirigeants français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01701768v1</w:t>
+              <w:t xml:space="preserve">13ème congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus stratégique de déterminantion de la rémuneration des dirigeants: Les enseignements du Cas Vinci</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact de la couverture médiatique sur la politique de rémunération des dirigeants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Wirtz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01178313v1</w:t>
+              <w:t xml:space="preserve">16ème Conférence internationale de gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des mécanismes de gouvernance dans la détermination de la rémunération des dirigeants : une analyse des sociétés cotées au SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumiko Miwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuru Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02006107v1</w:t>
+              <w:t xml:space="preserve">Conférénce Internationale de Gouvernance CIG 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actions gratuites sont-elles un mécanisme substituable aux stock-options ? Une analyse des sociétés cotées au SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Conférence internationale de gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Laval, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis et perspectives : la rémunération des dirigeants sous l’angle de l’approche partenariale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Lille, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05148985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du choix de référentiel de consolidation des groupes français cotés sur Euronext Growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Do independent directors inform the share of CSR criteria in executive compensation? Moderating effect of gender diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Tort</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Conférence Internationale de Gouvernance (CIG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05472606v1</w:t>
+              <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (4), pp.1316-1327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/beer.12712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du choix de référentiel de consolidation des groupes français cotés sur Euronext Growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’enseignant-chercheur en comptabilité, franchisseur de frontières: L’impact des responsabilités collectives sur l’enseignement et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45ème congrès de l'Association Francophone de Comptabilité</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05472610v1</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, NS-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1411z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The board of directors effect on the CSR executive compensation contracts : evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The environmental and social performance of firms and the impact of different types of institutional ownership: A French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ballouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Ballouk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Company and Climate Change Conference 2024</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04835161v1</w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.102558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2024.102558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate social responsibility and executive compensation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’influence des administratrices indépendantes sur l’intégration des critères RSE dans la rémunération des dirigeants : rôle modérateur de la structure de propriété</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th Edition of Ethical Finance and Sustainability Conference (EFS 2024)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04569551v1</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.323-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.164.0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’actionnariat des salariés améliore-t-il la gouvernance des entreprises ? Analyse des droits de vote exerçables des salariés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les femmes dans les comités d’audit influencent-elles la qualité du reporting extra-financier ? Cas des sociétés cotées de l’indice SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la gouvernance et l'innovation</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04809347v1</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, NS-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1276j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'actionnariat salarié sur la performance RSE des entreprises : études du contexte français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’influence de la présence des femmes au sein du conseil d’administration sur l’intégration des critères RSE dans la rémunération des dirigeants : cas des sociétés de SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juban Jean-Yves</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Farhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès AGRH</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04809505v1</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 133 (3), pp.3-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.133.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs explicatifs du mécontentement des actionnaires des sociétés du SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les femmes dans les comités d'audit influencent-elles la qualité du reporting extra-financier ? Cas des sociétés cotées de l'indice SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Serret</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence Internationale de Gouvernance</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02994703v1</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, NS-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du vote dissident des actionnaires sur la rémunération des dirigeants des entreprises des sociétés de l’indice boursier SBF 120 entre 2013 et 2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’influence de l’actionnariat salarié sur la performance RSE. Le cas des sociétés cotées au SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Moustabchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Serret</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Juban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de l’Association Francophone de Comptabilité</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02428135v1</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, NS-16 (Numéro spécial 16), http:// journals.openedition.org/fcs/12857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12nih⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir des médias comme mécanisme de gouvernance sur la rémunération des dirigeants des sociétés de l’indice boursier SBF 120</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Comment les administrateurs indépendants perçoivent-ils les pratiques socialement responsables après la crise sanitaire de Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Conférence Internationale de Gouvernance (CIG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02428132v1</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (45), pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.225.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Say-on-Pay en situation de structure actionnariale concentrée – Le cas particulier du contexte juridique français de 2013 à 2016 (avant la loi Sapin 2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Does the introduction of CSR criteria into CEO incentive pay reduce their earnings management? The case of companies listed in the SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Serret</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahman Jahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahrane Hofaidhllaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Conférence Internationale de Gouvernance (CIG)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02428153v1</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.102880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2022.102880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact du système de gouvernance sur l’intégration des critères RSE dans la rémunération variable des dirigeants français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’effet d’octroi conditionnel des actions gratuites sur la performance future. Le cas des sociétés cotées au SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souhir Khemir</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Firas Thraya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 ème. Congrès de l'ADERSE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-02063695v1</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, in press. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.8859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Say-on pay en situation de structure actionnariale concentréé-Le cas particulier du contexte juridique français de 2013 à 2016 (avant la loi Sapin 2)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Executive compensation indexed to corporate social responsibility and firm performance: empirical evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ben Farhat Toumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-02063693v1</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 50, pp.103213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2022.103213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs explicatifs d'attribution d'actions gratuites en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’influence du système de gouvernance sur l’intégration des critères de responsabilité sociétale de l’entreprise dans la rémunération variable des dirigeants des sociétés de l’indice boursier SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Serret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale de Gouvernance</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113 (3), pp.47-68. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02063699v1</w:t>
+                <w:t xml:space="preserve">⟨10.3917/grhu.113.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du système de gouvernance sur l’intégration des critères de responsabilité sociétale de l’entreprise dans la rémunération variable des dirigeants français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumiko Miwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuru Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Souhir Khemir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès du Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.121-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428144v1</w:t>
+                <w:t xml:space="preserve">hal-01701768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la couverture médiatique sur la politique de rémunération des dirigeants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le processus stratégique de déterminantion de la rémuneration des dirigeants: Les enseignements du Cas Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Souhir Khemir</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence internationale de gouvernance</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063546v1</w:t>
+                <w:t xml:space="preserve">hal-01178313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rôle des mécanismes de gouvernance dans la détermination de la rémunération des dirigeants : une analyse des sociétés cotées au SBF 120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférénce Internationale de Gouvernance CIG 2016</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 198 (2), pp.29-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.198.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02063577v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémunération des dirigeants: la transparence ne fait pas tout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Serret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mqgh664fx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3572,188 +3551,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de rémunération des dirigeants : le cas Vinci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsten Burkhardt; Philippe Desbrières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en gouvernance des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Edition Management et Société, pp.55-77, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche comportementale de la gouvernance d'entreprise : une illustration dans le cas de la rémunération des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsten Burkhardt; Philippe Desbrières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en gouvernance des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, p. 55-77, 2018, 978-2-37687-096-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3763,384 +3742,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Miwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuru Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémunération des dirigeants et Performance financière: une étude française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">PROCESSUS DECISIONNEL EN MATIERE DE REMUNERATION DES DIRIGEANTS : LE CAS VINCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00834608v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROCESSUS DECISIONNEL EN MATIERE DE REMUNERATION DES DIRIGEANTS : LE CAS VINCI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rémunération des dirigeants et Performance financière: une étude française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00850083v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la qualité et l'employabilité par un marketing de veille pédagogique et stratégique universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ghazi Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Université de Toulon; Université de Tunis El Manar, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014TOUL2003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01193021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4287,51 +4266,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat Toumi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12712" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445927v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ballouk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04863365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276j" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5CXNWHB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.164.0323" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04857947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.133.0003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847564v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moustabchir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nih" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180998v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.225.0169" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Thraya" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S5WR4QG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692356v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Jahmane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrane Hofaidhllaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103213" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khemir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.113.0047" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01701768v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Miwa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Mizuno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1584" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.198.0029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05148985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05472606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Estienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tort" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05472610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02994703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428144v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063546v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqgh664fx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716669v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01278443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01193021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazi Khenissi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL2003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bentemessek Kahia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Moustabchir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05472606v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Estienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835161v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ballouk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Serret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05472610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569551v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809505v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juban Jean-Yves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02994703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428135v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khemir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428153v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428144v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337466v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Miwa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Mizuno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05148985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Hamrouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat Toumi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tahar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1411z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691311v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2024.102558" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998237v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.164.0323" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bassin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lantin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1276j" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M5CXNWHB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04857947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ben Farhat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.133.0003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nih" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180998v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.225.0169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Jahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahrane Hofaidhllaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.102880" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Thraya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8859" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1S5WR4QG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771680v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417474v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.113.0047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01701768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1584" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.198.0029" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqgh664fx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087171v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716669v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01278443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850083v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834608v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01193021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ghazi Khenissi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014TOUL2003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>