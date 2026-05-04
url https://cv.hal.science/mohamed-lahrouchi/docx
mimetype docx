--- v0 (2026-04-10)
+++ v1 (2026-05-04)
@@ -323,2614 +323,2614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05001880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Learning a language with vowelless words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Barreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajka Smiljanić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.105909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04679154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The perception of vowelless words in Tashlhiyt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.10.16995/glossa.10438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/glossa.10438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nasal Assimilation Counterfeeding and Allomorphy in Haitian: Nothing Is Still Something!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 55 (2), pp.1-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1162/ling_a_00469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03650157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic disparities in cross-language Automatic Speech Recognition transfer from Arabic to Tashlhiyt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50516-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clear speech and phonological typology: A case study of Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Zellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bensoukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (3_supplement), pp.A167-A167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0018534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clear speech in Tashlhiyt Berber: The perception of typologically uncommon word-initial contrasts by native and naive listeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (6), pp.3429-3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0016579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimality, weight and melodic content: The view from French and Berber hypocoristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radical: A journal of Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483236v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric inflection in Berber: the view from gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.194-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18776930-01402005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03054108v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not as you R: Adapting the French rhotic into Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.10.16995/glossa.10438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/glossa.10438⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/gjgl.874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La racine consonantique en amazighe : construit théorique ou réalité psychologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asinag : revue scientifique et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La racine dans les langues chamito-sémitiques : nature et fonction, 13, pp.135-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728023v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexité, éléments et groupes consonantiques en berbère tachelhit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.7097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01960448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From babbling to first words in Tashlhiyt language acquisition: longitudinal two-case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago Barreda</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (04), pp.493-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cnj.2018.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of phonetic complexity in Arabic, Berber, English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gayraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105909⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (4), pp.527-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cnj.2018.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01774442v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The left edge of the word in the Berber derivational morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/gjgl.250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01774432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Amazigh influence on Moroccan Arabic: Phonological and morphological borrowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Arabic-Amazigh contact, 4 (1), pp.39-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01798660v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The typology of the distribution of Edge: the propensity for bipositionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-50516-3⟩</w:t>
+              <w:t xml:space="preserve">Papers in Historical Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/pihph.1.2016.1696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01415037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On diminutives and plurals in Moroccan Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3-4), pp.456-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11525-016-9290-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Typology of the Distribution of Edge : the propensity for bipositionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0018534⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Historical Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/pihph.1.2016.1696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templates, markers and syntactic structure in Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lingua.2013.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Têtes et gabarits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29-30, pp.255-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-occurrence restrictions in the vocalic patterns of Afroasiatic plurals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Orientalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation &amp;quot; à &amp;quot; Racine et radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine et radical : Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La racine consonantique: évidence dans deux langages secrets en berbère tachlehit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.11-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlv.1822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Noam Faust</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the internal structure of Tashlhiyt Berber triconsonantal roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (2), pp.255-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ling.2010.41.2.255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peripheral vowels in Tashlhiyt Berber are phonologically long: Evidence from Tagnawt, a secret language used by women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (2), pp.194-209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18776930-01402005⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 2, pp.202-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/187666310X12688137960740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/gjgl.874⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie gabaritique et apophonie dans un langage secret féminin (taqjmit) en berbère tachelhit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (2), pp.291-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0008413100001262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Arabic-Amazigh contact, 4 (1), pp.39-58</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A templatic approach to gemination in the imperfective stem of Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (1), pp.21-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La racine dans les langues chamito-sémitiques : nature et fonction, 13, pp.135-150</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Templatic Approach to Gemination in the Imperfective Stem of Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (1), pp.21-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1530 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00432561v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00633014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifestations gabaritiques dans la morphologie verbale du berbère (parler chleuh d'Agadir)</w:t>
               </w:r>
@@ -3020,50 +3020,188 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geminate! Sonority beyond syllables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Jun 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marking gender, number and definiteness in Moroccan Arabic possessive DPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on affixation in Afroasiatic languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed Lahrouchi; Nicola Lampetelli; Ur Shlonsky, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The perception of vowelless words in Tashlhiyt: Implications for Phonological Typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Zellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3085,3836 +3223,3698 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linguistic Society of America, Jan 2024, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04617348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mohamed Lahrouchi; Nicola Lampetelli; Ur Shlonsky, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clear speech and phonological theory: A case study of Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">184th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, May 2023, Chicago (IL), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Geminate! Sonority beyond syllables</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Perception of Word-Initial Clusters in Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The locus of gender in Tashlhiyt Berber nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on prefixes vs. suffixes in Afroasiatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03608028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sibilant buffer: Identity avoidance in the morphophonemics of Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03694299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire » vs. « monter » analyse phonologique et mesures phonétiques des consonnes rhotiques en tarifit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’AMAZIGHE/BERBERE DU NORD DU MAROC : ASPECTS LINGUISTIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Abdelmalek Essaadi, Tétouan, Oct 2022, Tétouan, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimality, prosodic hierarchy and melodic content in hypocoristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Donostia - San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations hypocoristiques: poids, minimalité et constituance prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Jul 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations hypocoristiques : poids, minimalité et constituance prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème conférence annuelle du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-ferrand (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03282816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing headedness-driven phonotactics in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Old World Conference in Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03022173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing headedness-driven phonotactics in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Old Conference in Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw University, Feb 2020, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Headedness and licensing constraints in (Old) French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonological Theory Agora, The Balance Between Universals and Variation in Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Mar 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a derived typology of branching onsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Government Phonology Round Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric headedness and licensing constraints in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02142806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Headedness and licensing constraints in the phonotactics of (Old) French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonological Theory Agora, The Balance Between Universals and Variation in Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02072431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une typologie dérivée des attaques branchantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En français et ailleurs : éléments de phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Langues et Grammaires d'Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures Formelles du Langage, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is in an /l/?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elements: State of the Art and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français parmi les langues : le berbère (amazighe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Langues et Grammaires en Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures Formelles du Langage, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing headedness-driven phonotactics: English, French, Tarifit and Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing headedness-driven phonotactics: English, French, Tarifit and Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Journées du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures Formelles du Langage, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirantisation et rhotacisme : approche unifiée de deux phénomènes distincts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée en hommage à Lionel Galand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not as you R: Adapting the French r into Arabic and Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhotiques : l'invariant et ses avatars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure phonologique des marqueurs flexionnels en amazighe et en arabe marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité FLSH, Université Mohammed 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohammed 5, May 2018, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllables and geminates in Tashlhiyt Berber language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Journées du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures Formelles du Langage, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak radicals in Moroccan Arabic and Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Journées du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Element-based analysis of rhotacism and spirantization in Tarifit Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Clear speech and phonological theory: A case study of Tashlhiyt Berber</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonology of rhotics and stops in Tarifit Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Government Phonology Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonology of verbal inflection in Moroccan Arabic and Tashlhiyt Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasalisation et effacement du R en créole haïtien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of America, May 2023, Chicago (IL), United States</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Perception of Word-Initial Clusters in Tashlhiyt Berber</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the role of sonority in the verb morphology of Tashlhiyt Berber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CUNY Conference on Sonority</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of underlying R in Haitian: Representational solutions to counterfeeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 24th Manchester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexité, éléments et groupes consonantiques en berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée autour de la sonorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amazighe en milieu urbain : évolutions morpho-phonologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été d’Agadir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement en langue maternelle : quelle place pour l’amazighe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur l’enseignement et apprentissage des langues maternelles, secondes et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From babbling to first words in Tashlhiyt Berber : Longitudinal two-case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first steps in Tashlhiyt Berber language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Generative Approaches to Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the structure of sound and broken plurals in Moroccan Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">North American Conference on Afroasiatic Languages 42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel domaine pour la propagation de l’emphase en arabe marocain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Jun 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex segments qualify for the head position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CUNY conference on the feature in phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Noam Faust</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consonantal extraction in two secret languages in Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on prefixes vs. suffixes in Afroasiatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque GLOW (Generative Linguistics in the Old World)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Université de Nantes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Abdelmalek Essaadi, Tétouan, Oct 2022, Tétouan, Morocco</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vowel Epenthesis, Acoustics and Phonology Patterns in Moroccan Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ingleby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brisbane, Australia. pp.1178-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Donostia - San Sebastian, Spain</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Template structure and vowel length in a Berber secret language (Tagnawt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Templates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Université Saint Denis Paris 8, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Clermont-ferrand (en ligne), France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tashlhiyt Berber triconsonantal roots : a binary-branching head-complement structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOW XXX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Tromsø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Jul 2021, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-occurrence restrictions and vocalic patterns in Afroasiatic plurals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th North American Conference on Afroasiatic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Warsaw, Poland</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regular and irregular imperfective conjugations in Berber languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IGG XXXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Warsaw University, Feb 2020, Varsovie, Poland</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The left margin of the word in Berber derivational morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd North American Conference on Afroasiatic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Mar 2019, Nice, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gémination, réduplication et gabarits dans un langage secret du berbère tachelhit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEL'2004 [Domaines]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nantes, France. pp.07-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Say it twice : a morphological analysis of a Berber secret language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Morphology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vienna, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Manchester, United Kingdom</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00187609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone-vowel correlation and templatic effect in Hausa plurals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Manchester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...2501 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00187608v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00187609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7389,51 +7389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racine et radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.197, 2010, 978-2-84292-264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7496,51 +7496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide-high vowel alternations at the syntax-phonology interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alireza Korangy; Karim Bensoukas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Berber Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Handbooks in Languages and Linguistics, </w:t>
@@ -7595,51 +7595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glide: High Vowel Alternation at the Syntax–Phonology Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Berber Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87 - 102, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7822,243 +7822,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01667771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Form of Structure, the Structure of Form: Essays in honor of Jean Lowenstamm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1-10, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lfab.12.01int⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On plurals, noun phrase and num(ber) in Moroccan Arabic and Djibouti Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Bendjaballah; Noam Faust; Mohamed Lahrouchi; Nicola Lampitelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Form of Structure, the Structure of Form: Essays in honor of Jean Lowenstamm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-314, 2014, 9789027208293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133259v1</w:t>
-              </w:r>
-[...115 lines deleted...]
-                <w:t xml:space="preserve">halshs-01972495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de I et de U en berbère : De la phonologie, de la morphologie et des phases</w:t>
               </w:r>
@@ -8289,151 +8289,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Templatic competition in the Berber derivational morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Template-driven allomorphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01617443v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01617445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9061,51 +9061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zellou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensoukas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2025.1518754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ulfsbjorninn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tlr-2025-2004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00469" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358503v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.10438" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Barreda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Smiljani&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50516-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018534" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016579" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483236v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054108v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01402005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798660v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728023v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774442v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ben Hamed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774432v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/pihph.1.2016.1696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01324192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-016-9290-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2013.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187666310X12688137960740" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E608E51B4BC4C2E49D93DB97BE81367A1F1145CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633007v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling.2010.41.2.255" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633020v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.1822" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008413100001262" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.455" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617348v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282816v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395997v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396042v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396026v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980407v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396033v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617428v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617418v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Ali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ingleby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187602v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187609v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-981-99-5690-6_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5690-6_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667771v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/language-acquisition-at-the-interfaces" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027269485-lfab.12.23lah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02117051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufr de Linguistique" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zellou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensoukas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2025.1518754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ulfsbjorninn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tlr-2025-2004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Barreda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Smiljani&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.10438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00469" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50516-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018534" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016579" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483236v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054108v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01402005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728023v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774442v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ben Hamed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.250" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798660v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/pihph.1.2016.1696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01324192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-016-9290-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2013.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.1822" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling.2010.41.2.255" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187666310X12688137960740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E608E51B4BC4C2E49D93DB97BE81367A1F1145CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008413100001262" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.455" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Ali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ingleby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-981-99-5690-6_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5690-6_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667771v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/language-acquisition-at-the-interfaces" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027269485-lfab.12.23lah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02117051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufr de Linguistique" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>