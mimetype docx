--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -323,2428 +323,2428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05001880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nasal Assimilation Counterfeeding and Allomorphy in Haitian: Nothing Is Still Something!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (2), pp.1-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ling_a_00469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Learning a language with vowelless words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Zellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajka Smiljanić</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 251, pp.105909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajka Smiljanić</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105909⟩</w:t>
+                <w:t xml:space="preserve">halshs-04679154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The perception of vowelless words in Tashlhiyt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.10.16995/glossa.10438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/glossa.10438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic disparities in cross-language Automatic Speech Recognition transfer from Arabic to Tashlhiyt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-50516-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clear speech and phonological typology: A case study of Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Zellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bensoukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 153 (3_supplement), pp.A167-A167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0018534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clear speech in Tashlhiyt Berber: The perception of typologically uncommon word-initial contrasts by native and naive listeners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152 (6), pp.3429-3443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0016579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimality, weight and melodic content: The view from French and Berber hypocoristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radical: A journal of Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483236v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric inflection in Berber: the view from gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), pp.194-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18776930-01402005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03054108v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not as you R: Adapting the French rhotic into Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8 (1), pp.10.16995/glossa.10438. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/glossa.10438⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/gjgl.874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nasal Assimilation Counterfeeding and Allomorphy in Haitian: Nothing Is Still Something!</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02906144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexité, éléments et groupes consonantiques en berbère tachelhit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.7097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01960448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From babbling to first words in Tashlhiyt language acquisition: longitudinal two-case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (04), pp.493-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cnj.2018.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La racine consonantique en amazighe : construit théorique ou réalité psychologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asinag : revue scientifique et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La racine dans les langues chamito-sémitiques : nature et fonction, 13, pp.135-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728023v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of phonetic complexity in Arabic, Berber, English and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahé Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (4), pp.527-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cnj.2018.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01774442v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The left edge of the word in the Berber derivational morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/gjgl.250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01774432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Amazigh influence on Moroccan Arabic: Phonological and morphological borrowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Arabic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Arabic-Amazigh contact, 4 (1), pp.39-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01798660v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The typology of the distribution of Edge: the propensity for bipositionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Historical Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/pihph.1.2016.1696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01415037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On diminutives and plurals in Moroccan Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3-4), pp.456-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11525-016-9290-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Typology of the Distribution of Edge : the propensity for bipositionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Historical Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/pihph.1.2016.1696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templates, markers and syntactic structure in Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lingua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lingua.2013.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Têtes et gabarits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études et documents berbères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29-30, pp.255-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-occurrence restrictions in the vocalic patterns of Afroasiatic plurals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Orientalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (2), pp.89-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the internal structure of Tashlhiyt Berber triconsonantal roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 55 (2), pp.1-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/ling_a_00469⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 41 (2), pp.255-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ling.2010.41.2.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine et radical : Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La racine consonantique: évidence dans deux langages secrets en berbère tachlehit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.11-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rlv.1822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00633020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation &amp;quot; à &amp;quot; Racine et radical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39, pp.5-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peripheral vowels in Tashlhiyt Berber are phonologically long: Evidence from Tagnawt, a secret language used by women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0016579⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.202-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/187666310X12688137960740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Noam Faust</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morphologie gabaritique et apophonie dans un langage secret féminin (taqjmit) en berbère tachelhit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...1345 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...329 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ségéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (2), pp.291-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3020,3379 +3020,3379 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marking gender, number and definiteness in Moroccan Arabic possessive DPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on affixation in Afroasiatic languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed Lahrouchi; Nicola Lampetelli; Ur Shlonsky, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04849874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Geminate! Sonority beyond syllables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mohamed Lahrouchi; Nicola Lampetelli; Ur Shlonsky, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The perception of vowelless words in Tashlhiyt: Implications for Phonological Typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LSA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linguistic Society of America, Jan 2024, New York, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04617348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clear speech and phonological theory: A case study of Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Zellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bensoukas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">184th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America, May 2023, Chicago (IL), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Perception of Word-Initial Clusters in Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgia Zellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bensoukas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSA Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Linguistic Society of America, Jan 2024, New York, NY, United States</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sibilant buffer: Identity avoidance in the morphophonemics of Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03694299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The locus of gender in Tashlhiyt Berber nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on prefixes vs. suffixes in Afroasiatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03608028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrire » vs. « monter » analyse phonologique et mesures phonétiques des consonnes rhotiques en tarifit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’AMAZIGHE/BERBERE DU NORD DU MAROC : ASPECTS LINGUISTIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Abdelmalek Essaadi, Tétouan, Oct 2022, Tétouan, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimality, prosodic hierarchy and melodic content in hypocoristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Donostia - San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations hypocoristiques: poids, minimalité et constituance prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Jul 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations hypocoristiques : poids, minimalité et constituance prosodique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème conférence annuelle du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont-ferrand (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03282816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing headedness-driven phonotactics in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Old Conference in Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warsaw University, Feb 2020, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing headedness-driven phonotactics in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of America, May 2023, Chicago (IL), United States</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Old World Conference in Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03022173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a derived typology of branching onsets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georgia Zellou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Government Phonology Round Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Headedness and licensing constraints in (Old) French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonological Theory Agora, The Balance Between Universals and Variation in Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Mar 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymmetric headedness and licensing constraints in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Jun 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Noam Faust</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02142806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Headedness and licensing constraints in the phonotactics of (Old) French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonological Theory Agora, The Balance Between Universals and Variation in Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02072431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une typologie dérivée des attaques branchantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on prefixes vs. suffixes in Afroasiatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">17èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02419134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing headedness-driven phonotactics: English, French, Tarifit and Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Abdelmalek Essaadi, Tétouan, Oct 2022, Tétouan, Morocco</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formalizing headedness-driven phonotactics: English, French, Tarifit and Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Journées du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures Formelles du Langage, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Donostia - San Sebastian, Spain</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le français parmi les langues : le berbère (amazighe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Langues et Grammaires en Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures Formelles du Langage, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Jul 2021, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En français et ailleurs : éléments de phonologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Langues et Grammaires d'Ile-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures Formelles du Langage, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Clermont-ferrand (en ligne), France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is in an /l/?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elements: State of the Art and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formalizing headedness-driven phonotactics in English</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirantisation et rhotacisme : approche unifiée de deux phénomènes distincts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée en hommage à Lionel Galand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not as you R: Adapting the French r into Arabic and Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhotiques : l'invariant et ses avatars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure phonologique des marqueurs flexionnels en amazighe et en arabe marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférencier invité FLSH, Université Mohammed 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Mohammed 5, May 2018, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllables and geminates in Tashlhiyt Berber language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Journées du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures Formelles du Langage, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weak radicals in Moroccan Arabic and Tashlhiyt Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes Journées du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01980418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Element-based analysis of rhotacism and spirantization in Tarifit Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonology of rhotics and stops in Tarifit Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Government Phonology Roundtable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonology of verbal inflection in Moroccan Arabic and Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasalisation et effacement du R en créole haïtien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Old World Conference in Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Warsaw University, Feb 2020, Varsovie, Poland</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the role of sonority in the verb morphology of Tashlhiyt Berber.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CUNY Conference on Sonority</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Mar 2019, Nice, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The status of underlying R in Haitian: Representational solutions to counterfeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 24th Manchester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexité, éléments et groupes consonantiques en berbère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée autour de la sonorité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’amazighe en milieu urbain : évolutions morpho-phonologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été d’Agadir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement en langue maternelle : quelle place pour l’amazighe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur l’enseignement et apprentissage des langues maternelles, secondes et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Agadir, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From babbling to first words in Tashlhiyt Berber : Longitudinal two-case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference in Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first steps in Tashlhiyt Berber language acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Generative Approaches to Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the structure of sound and broken plurals in Moroccan Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">North American Conference on Afroasiatic Languages 42</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel domaine pour la propagation de l’emphase en arabe marocain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Barkat-Defradas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11èmes Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex segments qualify for the head position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CUNY conference on the feature in phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consonantal extraction in two secret languages in Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ségéral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Manchester, United Kingdom</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GLOW (Generative Linguistics in the Old World)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Université de Nantes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nice, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vowel Epenthesis, Acoustics and Phonology Patterns in Moroccan Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azra Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ingleby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Brisbane, Australia. pp.1178-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Template structure and vowel length in a Berber secret language (Tagnawt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...2005 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ségéral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Templates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Université Saint Denis Paris 8, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7001,51 +7001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do branching onsets need specific representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7083,51 +7083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do branching onsets need any specific representations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7389,51 +7389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racine et radical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.197, 2010, 978-2-84292-264-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7477,588 +7477,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Glide: High Vowel Alternation at the Syntax–Phonology Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ridouane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Handbook of Berber Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.87 - 102, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-5690-6_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04859352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Glide-high vowel alternations at the syntax-phonology interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ridouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alireza Korangy; Karim Bensoukas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Berber Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Handbooks in Languages and Linguistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-102, 2024, Springer Handbooks in Languages and Linguistics, 978-981-99-5689-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03185932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Glide: High Vowel Alternation at the Syntax–Phonology Interface</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllable structure and vowel-zero alternations in Moroccan Arabic and Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of African Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01723842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first steps in the acquisition of syllables and geminates in Tashlhiyt Berber A longitudinal two-case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jiyoung Choi; Hamida Demirdache; Oana Lungu; Laurence Voeltzel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Acquisition at the Interfaces: Proceedings of GALA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-129, 2017, 978-1-5275-0336-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01667771v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On plurals, noun phrase and num(ber) in Moroccan Arabic and Djibouti Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Bendjaballah; Noam Faust; Mohamed Lahrouchi; Nicola Lampitelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Form of Structure, the Structure of Form: Essays in honor of Jean Lowenstamm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-314, 2014, 9789027208293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Form of Structure, the Structure of Form: Essays in honor of Jean Lowenstamm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1-10, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lfab.12.01int⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972495v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-01133259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de I et de U en berbère : De la phonologie, de la morphologie et des phases</w:t>
               </w:r>
@@ -9061,51 +9061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zellou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensoukas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2025.1518754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ulfsbjorninn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tlr-2025-2004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Barreda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Smiljani&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105909" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358503v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.10438" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00469" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50516-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018534" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016579" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483236v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054108v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01402005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728023v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960271v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774442v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ben Hamed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.250" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798660v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/pihph.1.2016.1696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01324192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-016-9290-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2013.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.1822" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633007v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling.2010.41.2.255" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187666310X12688137960740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E608E51B4BC4C2E49D93DB97BE81367A1F1145CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008413100001262" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.455" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643472v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608028v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022173v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396005v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396020v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Ali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ingleby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185932v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-981-99-5690-6_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5690-6_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667771v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/language-acquisition-at-the-interfaces" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133259v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027269485-lfab.12.23lah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02117051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufr de Linguistique" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001877v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Zellou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afkir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bensoukas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2025.1518754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05001880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ulfsbjorninn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/tlr-2025-2004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650157v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00469" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04679154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Barreda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajka Smiljani&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105909" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358503v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.10438" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50516-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018534" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903440v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0016579" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483236v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03054108v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01402005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.874" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.7097" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960271v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728023v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774442v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gayraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Barkat-Defradas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ben Hamed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01774432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.250" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01798660v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/pihph.1.2016.1696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01324192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-016-9290-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2013.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633007v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling.2010.41.2.255" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Villoing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;g&#233;ral" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.1822" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617888v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633010v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/187666310X12688137960740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E608E51B4BC4C2E49D93DB97BE81367A1F1145CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0008413100001262" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rlv.455" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04849874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643472v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264825v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694299v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03608028v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980407v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728032v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617428v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617394v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728033v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728038v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728039v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443526v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azra Ali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ingleby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187602v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264799v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02142818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02419128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617390v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785093v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04859352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5690-6_4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007/978-981-99-5690-6_4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723842v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667771v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/language-acquisition-at-the-interfaces" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027269485-lfab.12.23lah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972532v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00104914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zribi-Hertz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02117051v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufr de Linguistique" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01133256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>