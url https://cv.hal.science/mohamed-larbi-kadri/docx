--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -70,341 +70,578 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mohamed-larbi-kadri</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-6537-4850</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic learning of physics-constrained space heterogeneous PDEs for defect identification in slender mechanical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Conference on Computational Plasticity. Fundamentals and Applications COMPLAS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Association for Computational Mechanics (IACM) CIMNE; The European Community on Computational Methods in Applied Sciences (ECCOMAS), Sep 2025, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar crack identification in 3D linear elasticity by the Reciprocity Gap method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kadri Kadri Kadri</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 355, pp.193-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2019.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -472,51 +709,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23EA9253"/>
+    <w:nsid w:val="51EC1AFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -703,51 +940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-larbi-kadri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274072v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907336v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kadri Kadri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-larbi-kadri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6537-4850" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>