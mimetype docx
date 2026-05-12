--- v1 (2026-04-07)
+++ v2 (2026-05-12)
@@ -132,516 +132,1724 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic learning of physics-constrained space heterogeneous PDEs for defect identification in slender mechanical structures</w:t>
+                <w:t xml:space="preserve">Crack identification with incomplete boundary data in linear elasticity by the reciprocity gap method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+                <w:t xml:space="preserve">R. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+                <w:t xml:space="preserve">P. Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on Computational Plasticity. Fundamentals and Applications COMPLAS 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (6), pp.1559-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02006-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274072v1</w:t>
+                <w:t xml:space="preserve">hal-05146851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Crack identification with incomplete boundary data in linear elasticity by the reciprocity gap method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, pp.1559-1579. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230541v1</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02006-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Planar crack identification in 3D linear elasticity by the Reciprocity Gap method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 355, pp.193-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2019.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Steklov-Poincaré technique for data completion: preconditioning and filtering</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610895v1</w:t>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116 (4), pp.270-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact Pressures and Cracks Identification by using the Dirichlet-to-Neumann Solver in Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04 (01), pp.674-681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar crack identification in 3D linear elasticity by the Reciprocity Gap method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sparse space-heterogeneous, physics-constrained PDE reconstruction for defect identification through low-frequency mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...23 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">11th International Conference on Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic learning of physics-constrained space heterogeneous PDEs for defect identification in slender mechanical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVII International Conference on Computational Plasticity. Fundamentals and Applications COMPLAS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Association for Computational Mechanics (IACM) CIMNE; The European Community on Computational Methods in Applied Sciences (ECCOMAS), Sep 2025, Barcelone (Espagne), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907336v1</w:t>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RESOLUTION OF THE CAUCHY PROBLEM AND UNCERTAINTY QUANTIFICATION VIA THE STEKLOV-POINCARÉ APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de fissures en statique par l'écart à la réciprocité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LES PROBLEMES INVERSES POUR L’ANALYSE STRUCTURALE DANS LE SECTEUR AEROSPATIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification de fissures planes avec des données manquantes par la méthode de l'écart à la réciprocité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stecklov-Poincaré algorithm for the Cauchy problem : regularization by spectral analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PICOF'18 Inverse Problems, Control and Shape Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planar crack identification via the Reciprocity Gap method with polynomial reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th European Conference on Computational Mechanics (ECCM 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithme Stecklov-Poincaré pour le problème de Cauchy en élasticité linéaire ― régularisation par analyse spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bayesian approach for uncertainty quantification in elliptic Cauchy problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Larbi Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann G. Matthies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Virtual design and validation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 93, Springer International Publishing; Springer, pp.293-308, 2020, Lecture Notes in Applied and Computational Mechanics, 978-3-030-38156-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38156-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -709,51 +1917,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51EC1AFB"/>
+    <w:nsid w:val="E695D93D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -940,51 +2148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-larbi-kadri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6537-4850" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-larbi-kadri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6537-4850" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146851v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gosselet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02006-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.06.017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145487v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145497v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann G. Matthies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38156-1_15" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>