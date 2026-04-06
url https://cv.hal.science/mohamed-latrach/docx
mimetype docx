--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed LATRACH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Portal Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta63091.2025.11265737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of a Spiral UHF RFID Tag Dipole Antenna Mounted on Metallic Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errachidi Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbitou Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhssassi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oukaira Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 22nd Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mms59938.2023.10421228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFC/RFID sensor Tag for Wireless Temperature Monitoring in a Cold Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mackowiack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Innovation, Modern Applied Science & Environmental Studies (ICIES’2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tangier, Morocco. pp.01038, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202235101038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriate conventional rectifier topology for low-power RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week 2022 (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of civil engineering structures using GPR detection of patch antenna resonance frequency changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advanced Ground Penetrating Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conventional Rectifier Topologies for Low Power RF Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Wideband ACS-fed Monopole Antenna for Wireless Applications Around 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 13th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne monopôle planétaire compacte pour des applications dans la bande ISM 2,45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème journées nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal drift compensation of piezoresistive implantable blood pressure sensors with low cost analog solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Microelectronics, ICM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2017.8268895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of a compact miniature microstrip low pass filter based on SRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact Rectangular Planar Antenna for THz Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karmoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Compact Microstrip Band-stop Filter Based on CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Miniature Coplanar Band-stop Filter Based on Modified Rectangular Split Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs FET Broadband Power Amplifier for L and S Bands Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Microstrip Rectifier with High Conversion Efficiency for Low Levels of Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of a microstrip microwave broadband power amplifier for DCS, PCS and UMTS bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of Rectenna Array with High performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature Microstrip Patch Antenna Array Based on Defected Ground Structure for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Chipless Tag Based on Substrate Integrated Triangular Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Reconfigurable Multiband Planar Antenna Based on Varactor Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Broadband Feed Network for Dual-Fed Circularly Polarized Microstrip Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa El Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost miniature UHF RFID tag antenna using paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, France. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of a miniature microstrip patch antenna using Defected Ground Structure DGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridouane Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling reduction and miniaturization arrays antennas using new structure of EBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microstrip Low Cost Multiband Planar Inverted-F Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of UHF RFID Tag Antenna Based on Negative Index Metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Miniaturized Broadband Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samiul Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Wideband Patch Antenna for THz Photonic Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact CPW Low Pass Filter Using a New Topologie of ZJ-Shaped Slots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahjouby Sghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband fractal CPW antenna for GPS, WiMAX and IMT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Nabaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small broadband patch antenna design for L-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saiful Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS.2017.8105242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature Circular Patch Antenna Using Defected Ground Structure for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of a Microstrip Microwave Power Amplifier for PCS BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of U shaped reconfigurable antenna based on PIN diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new 5.8 GHz RF-DC rectifier structure for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to concrete characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2017, 22nd International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband rectenna for ambient RF energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe URSI GENERAL ASSEMBLY &amp; SCIENTIFIC SYMPOSIUM (URSI 2017 GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna bi-bande 900 MHz-1800 MHz pour des applications de récupération d’énergie ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Configuration of a Microstrip Power Amplifier Using Si-BJT in Class-A Mode for DCS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Computing and Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of A Miniature RFID Tag Antenna for Metallic Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 45 degree microstrip phase shifter for beam forming network application using parallel coupled lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of passive UHF RFID tag antenna mounted on paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of meander dipole antenna coupled with magnetic metamaterial cells for UHF RFID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Zamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization and reduction of mutual coupling for four arrays antennas using new structure of EBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Miniature Low Cost Planar Antenna for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un rectenna dans la bande des 1.8 GHz, fonctionnant à faibles niveaux de puissance RF et optimisé par des techniques source-pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2016 URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Antenna Structure for Early Breast Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdin Yaakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensor 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.1334-1337, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur RF/DC sans polarisation et à très large bande, pour des applications d'autonomie énergétique de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2016 URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par technique source-pull du rendement d'un redresseur doubleur de tension pour faibles puissances à 900 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of a compact CPW-Fed dual-band printed antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM.2015.7381327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna 1,84 GHz à rendement optimisé par technique source-pull, pour des applications de récupération d'énergie ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency optimization of a compact low-power voltage doubler rectifier using source-pull techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursi-at-rasc.2015.7303005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.84 GHz rectenna optimized by source-pull techniques, for ambient RF energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal multiband planar antenna for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2014 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.407 - 410, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency low power rectifier design using zero bias schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2014.6828604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de topologies de rectenna à très faible puissance dédiées à la récupération d’énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Union Radioscientifique Internationale - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial-inspired high directive half-loop antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems (ICMCS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.1524 - 1527, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band metamaterial-inspired half-loop antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems (ICMCS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.1449 - 1452, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact bowtie dielectric resonator antenna for broadband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium (MMS), 2014 14th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2014.7088791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rectenna design incorporating new circularly polarized antenna array for wireless power transmission at 2.45GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adel Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2014 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.577 - 581, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband metamaterial-inspired antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lahaye, Netherlands. pp.2876 - 2879, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Human Body on Antenna Radiation in Indoor Environments : Numerical Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Iasi, Romania. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Propagation Modeling in Office Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the directivity of a half-loop antenna coupled with magnetic metamaterial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conference (LAPC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, loughborough, United Kingdom. pp.167 - 170, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2013.6711874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Propagation Electromagnétique dans un Environnement de type Bureau à 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experiment of RF rectifiers for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium (MMS), 2013 13th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2013.6663079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à résonateur diélectrique en forme de noeud papillon pour des applications large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-AP-P29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de récupération d'énergie très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band dielectric resonator antenna with very high permittivity for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Workshop on Antenna Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Karlsruhe, Germany. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Human Effect on Indoor Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost and Efficient Rectifier Design for Microwave Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Polarized Square Patch Antenna Array for Wireless Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adel Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abboud Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ouarzazate, Morocco. pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturisation d’une antenne demi-boucle par couplage magnétique avec un SRR - Application dans la bande UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A half-loop antenna associated with one SRR cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, turin, Italy. pp.1442 - 1445, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular polarization rectangular dielectric resonator antenna for UHF RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Antennas and Propagation in Wireless Communications (IEEE APWC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.APWC 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact half-cylindrical dielectric resonator antenna for UHF RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France. pp.171-175, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2012.6404505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation in Typical Office Environment: Theoretical Modeling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Modelisation Simposium, EMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, La Valette, Malta. pp.433 - 438, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMS.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dielectric resonator antenna for wireless application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications, 3ème édition (CMT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Fès, Morocco. pp.CMT 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical dielectric resonator antenna fed by a stair slot in the ground plane of a microstipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium, 2011 XXXth URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à résonateur diélectrique large bande et à polarisatiion circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of GTEM Cell for Measuring Small Antennas Gain with respect to Power Losses Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dakdouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APSURSI)/USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Spokane, United States. pp.1898-1901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband circularly polarized conical dielectric resonator antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.262-264, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2011.6068576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a GSM Printed Dipole Antenna for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APSURSI)/USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Spokane, United States. pp.1780-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of surrounding RF energy harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaou Bouchouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Conference (EuMC), 2010 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1381 - 1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technology of filters using LHM fabricated from 3D metallized foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chainon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microwave Filters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Experimental Design Methodology for Wireless Communication Systems : A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Integrated Radio Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-autonomous UHF RFID sensor for tire pressure monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime - Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100072. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A miniaturized printed rectenna for wireless RF energy harvesting around 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.153478. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2020.153478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplanar waveguide low pass filter based on square complementary split ring resonator with wide rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bendaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (5), pp.2314-2319. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/TELKOMNIKA.v18i5.15862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 900/1800 MHz dual-band high-efficiency rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1278-1283. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel radio frequency identification chipless tag with multifrequency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Ragad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Microstrip Slot Atenna Reader for UHF and Microwave RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Mutual Coupling between Closely Spaced Microstrip Antennas Arrays using Electromagnatics Band-gap (2D-EBG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Microstrip Microwave Power Amplifier for DCS Application using Collector-feedback Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical &amp; Computer Engineering (2088-8708) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Negative Resistance Oscillator with Rocord Low Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.586-593. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i2.6999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Wide-band Band-stop Filter Using Rectangular SRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Design of a CPW-Fed Dual-Band Monopole Antenna for RFID Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1040-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Cost Multiband Microstrip Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terhzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature Microstrip Antenna Array using Circular Shaped Dumbbell for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.3793. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i5.pp3793-3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Miniature Microstrip Antenna based on Metamaterial for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of the Novel Miniaturized Microstrip Coupler 3dB Using Stepped Impedance Resonators for the ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Sardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i4.9230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of A Microstrip Power Amplifier based on GaAs-FET for ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i5.pp3882-3889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of a Microstrip Microwave Wideband Power Amplifier for Wireless Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CPW-fed dual-band uniplanar antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.102-109. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAWSN.2015.7173283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of New Structures of Planar Diplexers Using Microstrip Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGI Global Reference Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dual Band Planar Fractal Antenna for UMTS and ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Reader Antenna using Novel Planar Metamaterial Structure for RFID System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Zamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Ragad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a new circularly polarised 2 × 3 antenna array for rectenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESMS.2017.083227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact CPW LowPass Filter Integrating Periodic Triangle DGS Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahjouby Sghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14738/tmlai.54.3218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Planar Multiband Antenna for GPS, ISM and WiMAX Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abounaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2018-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Rectangular Monopole Antennas with Defected Ground for UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elajoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2027-2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new compact and miniaturized multiband uniplanar CPW-fed Monopole antenna with T-slot inverted for multiple wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mouhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mediavilla Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (07), pp.1541 - 1545. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078717000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Miniaturized GCPW-fed Slotted Rectangular antenna for Wideband UHF FIRD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mouhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i2.pp767-774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact Tri-Band Fractal Antenna for RFID Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ihamji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hefnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2036-2044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Miniature Planar Microstrip Antenna Using DGS for ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/TELKOMNIKA.v15i3.6864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel RFID EMSICC-based Chipless Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un rectenna dans la bande des 1.8 GHz, fonctionnant à faibles niveaux de puissance RF et optimisé par des techniques source-pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Diplexer Using Stepped Impedance Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (3), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2718-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual Band Dielectric Resonator Antenna For Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijcnc.2013.5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip triangular loop resonator duplexer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribak Abdelwahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.425. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17706/IJCCE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design construction and testing of a compact size patch antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (12), pp.2920-2925. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new shape of dielectric resonator antenna for wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the magnetic properties of the inclusions on the high-frequency dielectric response of diluted composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deprot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (9), pp.094412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to the concrete dielectric characteristics. In : Dominique Lesselier, Christophe Reboud (Eds.). Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to the concrete dielectric characteristics. In : Dominique Lesselier, Christophe Reboud (Eds.). Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, pp. 136-143, 2018, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-835-8. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-836-5-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Antennas: Breast Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Afyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book In S.Delabrida Silva; R, Rabelo Oliveira &amp; A loureiro (Eds), Publisher IGI Global. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examining Developments and Applications of Wearable Devices in Modern Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.161-202, 2018, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3290-3.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new microstrip multiband fractal antennas: Sierpinski triangle and hexagonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advanced Trends in Microwave and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1-33, 2016, 9781522507741; 1522507736; 9781522507734. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0773-4.ch001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Energy Transfer: On the efficiency of low power rectenna topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano Mescia; Onofrio Losito; Francesco Prudenzano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Materials and Systems for Energy Harvesting Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI- GLOBAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781466682542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENNA STRUCTURES COMBINING METAMATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012130661; US2014111400; EP2692018 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINIATURIZED PATCH ANTENNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck d'Annunzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/080360. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURES ANTENNAIRES ASSOCIANT DES METAMATERIAUX OPTIMISES POUR LA BANDE UHF-RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973586. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURES ANTENNAIRES ASSOCIANT DES METAMATERIAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973585. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed LATRACH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Portal Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta63091.2025.11265737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of a Spiral UHF RFID Tag Dipole Antenna Mounted on Metallic Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errachidi Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbitou Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhssassi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oukaira Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 22nd Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mms59938.2023.10421228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFC/RFID sensor Tag for Wireless Temperature Monitoring in a Cold Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mackowiack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Innovation, Modern Applied Science & Environmental Studies (ICIES’2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tangier, Morocco. pp.01038, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202235101038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriate conventional rectifier topology for low-power RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week 2022 (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conventional Rectifier Topologies for Low Power RF Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Wideband ACS-fed Monopole Antenna for Wireless Applications Around 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 13th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of civil engineering structures using GPR detection of patch antenna resonance frequency changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advanced Ground Penetrating Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne monopôle planétaire compacte pour des applications dans la bande ISM 2,45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème journées nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal drift compensation of piezoresistive implantable blood pressure sensors with low cost analog solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Microelectronics, ICM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2017.8268895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of a compact miniature microstrip low pass filter based on SRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Compact Microstrip Band-stop Filter Based on CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Miniature Coplanar Band-stop Filter Based on Modified Rectangular Split Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact Rectangular Planar Antenna for THz Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karmoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microstrip Low Cost Multiband Planar Inverted-F Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of a miniature microstrip patch antenna using Defected Ground Structure DGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridouane Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling reduction and miniaturization arrays antennas using new structure of EBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of UHF RFID Tag Antenna Based on Negative Index Metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Chipless Tag Based on Substrate Integrated Triangular Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Broadband Feed Network for Dual-Fed Circularly Polarized Microstrip Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa El Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Reconfigurable Multiband Planar Antenna Based on Varactor Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost miniature UHF RFID tag antenna using paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs FET Broadband Power Amplifier for L and S Bands Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Microstrip Rectifier with High Conversion Efficiency for Low Levels of Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of a microstrip microwave broadband power amplifier for DCS, PCS and UMTS bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of Rectenna Array with High performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature Microstrip Patch Antenna Array Based on Defected Ground Structure for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Miniaturized Broadband Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samiul Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small broadband patch antenna design for L-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saiful Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS.2017.8105242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature Circular Patch Antenna Using Defected Ground Structure for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband fractal CPW antenna for GPS, WiMAX and IMT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Nabaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of a Microstrip Microwave Power Amplifier for PCS BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact CPW Low Pass Filter Using a New Topologie of ZJ-Shaped Slots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahjouby Sghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Wideband Patch Antenna for THz Photonic Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of U shaped reconfigurable antenna based on PIN diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new 5.8 GHz RF-DC rectifier structure for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to concrete characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2017, 22nd International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband rectenna for ambient RF energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe URSI GENERAL ASSEMBLY &amp; SCIENTIFIC SYMPOSIUM (URSI 2017 GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna bi-bande 900 MHz-1800 MHz pour des applications de récupération d’énergie ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Configuration of a Microstrip Power Amplifier Using Si-BJT in Class-A Mode for DCS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Computing and Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 45 degree microstrip phase shifter for beam forming network application using parallel coupled lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of passive UHF RFID tag antenna mounted on paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Miniature Low Cost Planar Antenna for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of meander dipole antenna coupled with magnetic metamaterial cells for UHF RFID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Zamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization and reduction of mutual coupling for four arrays antennas using new structure of EBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of A Miniature RFID Tag Antenna for Metallic Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un rectenna dans la bande des 1.8 GHz, fonctionnant à faibles niveaux de puissance RF et optimisé par des techniques source-pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2016 URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Antenna Structure for Early Breast Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdin Yaakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensor 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.1334-1337, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur RF/DC sans polarisation et à très large bande, pour des applications d'autonomie énergétique de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2016 URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par technique source-pull du rendement d'un redresseur doubleur de tension pour faibles puissances à 900 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of a compact CPW-Fed dual-band printed antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM.2015.7381327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna 1,84 GHz à rendement optimisé par technique source-pull, pour des applications de récupération d'énergie ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency optimization of a compact low-power voltage doubler rectifier using source-pull techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursi-at-rasc.2015.7303005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.84 GHz rectenna optimized by source-pull techniques, for ambient RF energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal multiband planar antenna for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2014 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.407 - 410, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency low power rectifier design using zero bias schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2014.6828604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band metamaterial-inspired half-loop antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems (ICMCS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.1449 - 1452, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial-inspired high directive half-loop antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems (ICMCS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.1524 - 1527, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact bowtie dielectric resonator antenna for broadband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium (MMS), 2014 14th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2014.7088791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de topologies de rectenna à très faible puissance dédiées à la récupération d’énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Union Radioscientifique Internationale - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rectenna design incorporating new circularly polarized antenna array for wireless power transmission at 2.45GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adel Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2014 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.577 - 581, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband metamaterial-inspired antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lahaye, Netherlands. pp.2876 - 2879, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Human Body on Antenna Radiation in Indoor Environments : Numerical Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Iasi, Romania. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Propagation Modeling in Office Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the directivity of a half-loop antenna coupled with magnetic metamaterial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conference (LAPC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, loughborough, United Kingdom. pp.167 - 170, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2013.6711874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band dielectric resonator antenna with very high permittivity for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Workshop on Antenna Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Karlsruhe, Germany. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de récupération d'énergie très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experiment of RF rectifiers for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium (MMS), 2013 13th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2013.6663079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à résonateur diélectrique en forme de noeud papillon pour des applications large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-AP-P29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Propagation Electromagnétique dans un Environnement de type Bureau à 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Human Effect on Indoor Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost and Efficient Rectifier Design for Microwave Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Polarized Square Patch Antenna Array for Wireless Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adel Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abboud Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ouarzazate, Morocco. pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturisation d’une antenne demi-boucle par couplage magnétique avec un SRR - Application dans la bande UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular polarization rectangular dielectric resonator antenna for UHF RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Antennas and Propagation in Wireless Communications (IEEE APWC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.APWC 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A half-loop antenna associated with one SRR cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, turin, Italy. pp.1442 - 1445, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact half-cylindrical dielectric resonator antenna for UHF RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France. pp.171-175, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2012.6404505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dielectric resonator antenna for wireless application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications, 3ème édition (CMT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Fès, Morocco. pp.CMT 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation in Typical Office Environment: Theoretical Modeling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Modelisation Simposium, EMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, La Valette, Malta. pp.433 - 438, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMS.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical dielectric resonator antenna fed by a stair slot in the ground plane of a microstipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium, 2011 XXXth URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à résonateur diélectrique large bande et à polarisatiion circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of GTEM Cell for Measuring Small Antennas Gain with respect to Power Losses Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dakdouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APSURSI)/USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Spokane, United States. pp.1898-1901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband circularly polarized conical dielectric resonator antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.262-264, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2011.6068576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a GSM Printed Dipole Antenna for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APSURSI)/USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Spokane, United States. pp.1780-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of surrounding RF energy harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaou Bouchouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Conference (EuMC), 2010 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1381 - 1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technology of filters using LHM fabricated from 3D metallized foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chainon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microwave Filters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Experimental Design Methodology for Wireless Communication Systems : A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Integrated Radio Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-autonomous UHF RFID sensor for tire pressure monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime - Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100072. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplanar waveguide low pass filter based on square complementary split ring resonator with wide rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bendaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (5), pp.2314-2319. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/TELKOMNIKA.v18i5.15862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A miniaturized printed rectenna for wireless RF energy harvesting around 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.153478. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2020.153478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 900/1800 MHz dual-band high-efficiency rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1278-1283. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel radio frequency identification chipless tag with multifrequency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Ragad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Microstrip Slot Atenna Reader for UHF and Microwave RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Design of a CPW-Fed Dual-Band Monopole Antenna for RFID Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1040-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Negative Resistance Oscillator with Rocord Low Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.586-593. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i2.6999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Wide-band Band-stop Filter Using Rectangular SRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Cost Multiband Microstrip Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terhzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Mutual Coupling between Closely Spaced Microstrip Antennas Arrays using Electromagnatics Band-gap (2D-EBG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Microstrip Microwave Power Amplifier for DCS Application using Collector-feedback Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical &amp; Computer Engineering (2088-8708) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature Microstrip Antenna Array using Circular Shaped Dumbbell for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.3793. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i5.pp3793-3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Miniature Microstrip Antenna based on Metamaterial for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of the Novel Miniaturized Microstrip Coupler 3dB Using Stepped Impedance Resonators for the ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Sardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i4.9230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of A Microstrip Power Amplifier based on GaAs-FET for ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i5.pp3882-3889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of a Microstrip Microwave Wideband Power Amplifier for Wireless Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CPW-fed dual-band uniplanar antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.102-109. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAWSN.2015.7173283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of New Structures of Planar Diplexers Using Microstrip Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGI Global Reference Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a new circularly polarised 2 × 3 antenna array for rectenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESMS.2017.083227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact CPW LowPass Filter Integrating Periodic Triangle DGS Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahjouby Sghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14738/tmlai.54.3218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Reader Antenna using Novel Planar Metamaterial Structure for RFID System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Zamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Ragad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dual Band Planar Fractal Antenna for UMTS and ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Planar Multiband Antenna for GPS, ISM and WiMAX Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abounaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2018-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Rectangular Monopole Antennas with Defected Ground for UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elajoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2027-2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new compact and miniaturized multiband uniplanar CPW-fed Monopole antenna with T-slot inverted for multiple wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mouhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mediavilla Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (07), pp.1541 - 1545. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078717000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Miniaturized GCPW-fed Slotted Rectangular antenna for Wideband UHF FIRD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mouhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i2.pp767-774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Miniature Planar Microstrip Antenna Using DGS for ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/TELKOMNIKA.v15i3.6864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact Tri-Band Fractal Antenna for RFID Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ihamji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hefnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2036-2044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel RFID EMSICC-based Chipless Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un rectenna dans la bande des 1.8 GHz, fonctionnant à faibles niveaux de puissance RF et optimisé par des techniques source-pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Diplexer Using Stepped Impedance Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (3), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2718-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual Band Dielectric Resonator Antenna For Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijcnc.2013.5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design construction and testing of a compact size patch antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (12), pp.2920-2925. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip triangular loop resonator duplexer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribak Abdelwahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.425. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17706/IJCCE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new shape of dielectric resonator antenna for wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the magnetic properties of the inclusions on the high-frequency dielectric response of diluted composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deprot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (9), pp.094412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to the concrete dielectric characteristics. In : Dominique Lesselier, Christophe Reboud (Eds.). Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to the concrete dielectric characteristics. In : Dominique Lesselier, Christophe Reboud (Eds.). Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, pp. 136-143, 2018, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-835-8. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-836-5-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Antennas: Breast Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Afyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book In S.Delabrida Silva; R, Rabelo Oliveira &amp; A loureiro (Eds), Publisher IGI Global. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examining Developments and Applications of Wearable Devices in Modern Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.161-202, 2018, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3290-3.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new microstrip multiband fractal antennas: Sierpinski triangle and hexagonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advanced Trends in Microwave and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1-33, 2016, 9781522507741; 1522507736; 9781522507734. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0773-4.ch001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Energy Transfer: On the efficiency of low power rectenna topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano Mescia; Onofrio Losito; Francesco Prudenzano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Materials and Systems for Energy Harvesting Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI- GLOBAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781466682542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENNA STRUCTURES COMBINING METAMATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012130661; US2014111400; EP2692018 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINIATURIZED PATCH ANTENNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck d'Annunzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/080360. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURES ANTENNAIRES ASSOCIANT DES METAMATERIAUX OPTIMISES POUR LA BANDE UHF-RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973586. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURES ANTENNAIRES ASSOCIANT DES METAMATERIAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973585. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta63091.2025.11265737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errachidi Zakaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbitou Jamal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhssassi Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oukaira Aziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mms59938.2023.10421228" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215044v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nogues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mackowiack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamdoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235101038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Koohestani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gibari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bleis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lirzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errkik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajmouati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elabdellaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822634v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karmoude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dakir" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Abdellaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167563" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Nasiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Errkik" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Tajmouati" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi El Abdellaoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167490" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167570" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mandry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167530" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Taybi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167544" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822805v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rachakh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934679" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822998v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghaloua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mandry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167487" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822624v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167493" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822714v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakouhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raggad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharsallah" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167546" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Er-Rebyiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167569" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa El Marini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167549" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hamraoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Abdelmounim" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bennis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934685" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Er-Rebyiy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934598" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822799v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934593" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822916v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkilani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167566" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822601v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Ennajih" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167488" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822985v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823003v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moumane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167495" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823012v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahjouby Sghir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Elabdellaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167572" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822557v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Nabaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934596" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Islam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105242" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822604v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167571" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822615v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934633" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934615" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167547" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822610v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamraoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdelmounim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167512" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822811v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Marini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934687" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennajih" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934631" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822704v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zamali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Raggad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167548" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934595" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167492" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afyf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellarbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.365" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hamraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2015.7381327" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Benyetho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059746" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorrain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828604" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthelladi Ramanandraibe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113999v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911330" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911328" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169227v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2014.7088791" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adel Sennouni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Abboud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Tribak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059874" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104361v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902427" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Sayegh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumie Costen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Zaharia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2013.6711874" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826388v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663079" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799561v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Benaissa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114003v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632488" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404505" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776320v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2012.47" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050549" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dakdouki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169222v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Bouchouicha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164532v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demange" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217334v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kabor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sauger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100072" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2020.153478" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960181v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoued" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/TELKOMNIKA.v18i5.15862" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31704" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380111v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sakouhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ragad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942774v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845139v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Malki" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i2.6999" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940634v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7578" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845165v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845263v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terhzaz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7059" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845082v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i5.pp3793-3800" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Sardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i4.9230" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845090v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i5.pp3882-3889" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7369" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abdelmounim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWSN.2015.7173283" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822906v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Chinig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822867v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080726" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822879v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennouni" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2017.083227" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822728v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/tmlai.54.3218" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822748v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zahraoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abounaima" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdellaoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2018-2026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822750v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elajoumi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Sanchez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2027-2035" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822731v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dakir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mouhsen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mediavilla Sanchez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717000149" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822848v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tribak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i2.pp767-774" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822753v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ihamji" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Abdelmounim" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hefnawi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2036-2044" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822720v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/TELKOMNIKA.v15i3.6864" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2718-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169152v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcnc.2013.5309" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168880v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribak Abdelwahed" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/IJCCE" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957386v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27971" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-820QXHPM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058582v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-136" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02992031v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Afyf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bellarbi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3290-3.ch007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484531v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyetho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0773-4.ch001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169192v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/innovative-materials-systems-energy-harvesting/121168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni-Abdallah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Annunzio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta63091.2025.11265737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errachidi Zakaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbitou Jamal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhssassi Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oukaira Aziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mms59938.2023.10421228" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215044v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nogues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mackowiack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamdoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235101038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Koohestani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gibari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bleis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lirzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errkik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajmouati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elabdellaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Nasiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Errkik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Tajmouati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi El Abdellaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karmoude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dakir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Abdellaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkilani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Er-Rebyiy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822799v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghaloua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934593" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Ennajih" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakouhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raggad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharsallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167546" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa El Marini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mandry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167549" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Er-Rebyiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167569" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hamraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Abdelmounim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934685" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribate" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mandry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167530" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Taybi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167544" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rachakh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167487" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822985v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Islam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105242" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167571" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Nabaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934596" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167489" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahjouby Sghir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Elabdellaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167572" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moumane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167495" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934633" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934615" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167547" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Marini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennajih" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934631" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167492" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zamali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Raggad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167548" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934595" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdelmounim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167512" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afyf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellarbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.365" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hamraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2015.7381327" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Benyetho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059746" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorrain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828604" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthelladi Ramanandraibe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911328" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113999v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911330" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2014.7088791" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adel Sennouni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Abboud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Tribak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059874" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104361v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902427" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Sayegh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumie Costen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Zaharia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2013.6711874" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769781v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130068v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Benaissa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632488" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404505" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776320v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2012.47" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050549" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dakdouki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169222v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Bouchouicha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164532v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demange" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217334v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kabor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sauger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100072" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960181v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoued" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/TELKOMNIKA.v18i5.15862" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966554v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2020.153478" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31704" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380111v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sakouhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ragad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845165v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845139v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Malki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i2.6999" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7578" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845263v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terhzaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7059" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942774v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845108v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845082v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i5.pp3793-3800" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Sardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i4.9230" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845090v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i5.pp3882-3889" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7369" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abdelmounim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWSN.2015.7173283" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822906v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Chinig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822879v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennouni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2017.083227" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/tmlai.54.3218" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822756v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080726" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822748v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zahraoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abounaima" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdellaoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2018-2026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822750v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elajoumi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Sanchez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2027-2035" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822731v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dakir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mouhsen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mediavilla Sanchez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717000149" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822848v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tribak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i2.pp767-774" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822720v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/TELKOMNIKA.v15i3.6864" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ihamji" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Abdelmounim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hefnawi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2036-2044" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2718-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169152v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcnc.2013.5309" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957386v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27971" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-820QXHPM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168880v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribak Abdelwahed" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/IJCCE" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058582v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-136" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02992031v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Afyf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bellarbi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3290-3.ch007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484531v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyetho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0773-4.ch001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169192v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/innovative-materials-systems-energy-harvesting/121168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni-Abdallah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Annunzio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>