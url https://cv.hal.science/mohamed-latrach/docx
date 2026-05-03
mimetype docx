--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed LATRACH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Portal Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta63091.2025.11265737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of a Spiral UHF RFID Tag Dipole Antenna Mounted on Metallic Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errachidi Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbitou Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhssassi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oukaira Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 22nd Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mms59938.2023.10421228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFC/RFID sensor Tag for Wireless Temperature Monitoring in a Cold Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mackowiack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Innovation, Modern Applied Science & Environmental Studies (ICIES’2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tangier, Morocco. pp.01038, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202235101038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriate conventional rectifier topology for low-power RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week 2022 (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conventional Rectifier Topologies for Low Power RF Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Wideband ACS-fed Monopole Antenna for Wireless Applications Around 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 13th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of civil engineering structures using GPR detection of patch antenna resonance frequency changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advanced Ground Penetrating Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne monopôle planétaire compacte pour des applications dans la bande ISM 2,45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème journées nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal drift compensation of piezoresistive implantable blood pressure sensors with low cost analog solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Microelectronics, ICM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2017.8268895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of a compact miniature microstrip low pass filter based on SRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Compact Microstrip Band-stop Filter Based on CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Miniature Coplanar Band-stop Filter Based on Modified Rectangular Split Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact Rectangular Planar Antenna for THz Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karmoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microstrip Low Cost Multiband Planar Inverted-F Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of a miniature microstrip patch antenna using Defected Ground Structure DGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridouane Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling reduction and miniaturization arrays antennas using new structure of EBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of UHF RFID Tag Antenna Based on Negative Index Metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Chipless Tag Based on Substrate Integrated Triangular Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Broadband Feed Network for Dual-Fed Circularly Polarized Microstrip Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa El Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Reconfigurable Multiband Planar Antenna Based on Varactor Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost miniature UHF RFID tag antenna using paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs FET Broadband Power Amplifier for L and S Bands Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Microstrip Rectifier with High Conversion Efficiency for Low Levels of Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of a microstrip microwave broadband power amplifier for DCS, PCS and UMTS bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of Rectenna Array with High performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature Microstrip Patch Antenna Array Based on Defected Ground Structure for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Miniaturized Broadband Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samiul Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small broadband patch antenna design for L-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saiful Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS.2017.8105242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature Circular Patch Antenna Using Defected Ground Structure for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband fractal CPW antenna for GPS, WiMAX and IMT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Nabaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of a Microstrip Microwave Power Amplifier for PCS BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact CPW Low Pass Filter Using a New Topologie of ZJ-Shaped Slots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahjouby Sghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Wideband Patch Antenna for THz Photonic Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of U shaped reconfigurable antenna based on PIN diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new 5.8 GHz RF-DC rectifier structure for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to concrete characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2017, 22nd International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband rectenna for ambient RF energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe URSI GENERAL ASSEMBLY &amp; SCIENTIFIC SYMPOSIUM (URSI 2017 GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna bi-bande 900 MHz-1800 MHz pour des applications de récupération d’énergie ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Configuration of a Microstrip Power Amplifier Using Si-BJT in Class-A Mode for DCS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Computing and Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 45 degree microstrip phase shifter for beam forming network application using parallel coupled lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of passive UHF RFID tag antenna mounted on paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, France. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Miniature Low Cost Planar Antenna for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of meander dipole antenna coupled with magnetic metamaterial cells for UHF RFID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Zamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization and reduction of mutual coupling for four arrays antennas using new structure of EBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of A Miniature RFID Tag Antenna for Metallic Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un rectenna dans la bande des 1.8 GHz, fonctionnant à faibles niveaux de puissance RF et optimisé par des techniques source-pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2016 URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Antenna Structure for Early Breast Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdin Yaakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensor 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.1334-1337, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur RF/DC sans polarisation et à très large bande, pour des applications d'autonomie énergétique de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2016 URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par technique source-pull du rendement d'un redresseur doubleur de tension pour faibles puissances à 900 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of a compact CPW-Fed dual-band printed antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM.2015.7381327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna 1,84 GHz à rendement optimisé par technique source-pull, pour des applications de récupération d'énergie ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency optimization of a compact low-power voltage doubler rectifier using source-pull techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursi-at-rasc.2015.7303005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.84 GHz rectenna optimized by source-pull techniques, for ambient RF energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal multiband planar antenna for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2014 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.407 - 410, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency low power rectifier design using zero bias schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2014.6828604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band metamaterial-inspired half-loop antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems (ICMCS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.1449 - 1452, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial-inspired high directive half-loop antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems (ICMCS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.1524 - 1527, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact bowtie dielectric resonator antenna for broadband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium (MMS), 2014 14th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2014.7088791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de topologies de rectenna à très faible puissance dédiées à la récupération d’énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Union Radioscientifique Internationale - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rectenna design incorporating new circularly polarized antenna array for wireless power transmission at 2.45GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adel Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2014 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.577 - 581, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband metamaterial-inspired antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lahaye, Netherlands. pp.2876 - 2879, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Human Body on Antenna Radiation in Indoor Environments : Numerical Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Iasi, Romania. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Propagation Modeling in Office Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the directivity of a half-loop antenna coupled with magnetic metamaterial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conference (LAPC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, loughborough, United Kingdom. pp.167 - 170, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2013.6711874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band dielectric resonator antenna with very high permittivity for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Workshop on Antenna Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Karlsruhe, Germany. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de récupération d'énergie très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experiment of RF rectifiers for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium (MMS), 2013 13th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2013.6663079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à résonateur diélectrique en forme de noeud papillon pour des applications large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-AP-P29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Propagation Electromagnétique dans un Environnement de type Bureau à 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Human Effect on Indoor Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost and Efficient Rectifier Design for Microwave Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Polarized Square Patch Antenna Array for Wireless Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adel Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abboud Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ouarzazate, Morocco. pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturisation d’une antenne demi-boucle par couplage magnétique avec un SRR - Application dans la bande UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular polarization rectangular dielectric resonator antenna for UHF RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Antennas and Propagation in Wireless Communications (IEEE APWC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.APWC 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A half-loop antenna associated with one SRR cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, turin, Italy. pp.1442 - 1445, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact half-cylindrical dielectric resonator antenna for UHF RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France. pp.171-175, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2012.6404505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dielectric resonator antenna for wireless application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications, 3ème édition (CMT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Fès, Morocco. pp.CMT 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation in Typical Office Environment: Theoretical Modeling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Modelisation Simposium, EMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, La Valette, Malta. pp.433 - 438, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMS.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical dielectric resonator antenna fed by a stair slot in the ground plane of a microstipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium, 2011 XXXth URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à résonateur diélectrique large bande et à polarisatiion circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of GTEM Cell for Measuring Small Antennas Gain with respect to Power Losses Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dakdouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APSURSI)/USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Spokane, United States. pp.1898-1901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband circularly polarized conical dielectric resonator antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.262-264, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2011.6068576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a GSM Printed Dipole Antenna for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APSURSI)/USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Spokane, United States. pp.1780-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of surrounding RF energy harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaou Bouchouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Conference (EuMC), 2010 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1381 - 1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technology of filters using LHM fabricated from 3D metallized foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chainon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microwave Filters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Experimental Design Methodology for Wireless Communication Systems : A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Integrated Radio Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-autonomous UHF RFID sensor for tire pressure monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime - Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100072. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplanar waveguide low pass filter based on square complementary split ring resonator with wide rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bendaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (5), pp.2314-2319. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/TELKOMNIKA.v18i5.15862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A miniaturized printed rectenna for wireless RF energy harvesting around 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.153478. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2020.153478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 900/1800 MHz dual-band high-efficiency rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1278-1283. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel radio frequency identification chipless tag with multifrequency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Ragad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Microstrip Slot Atenna Reader for UHF and Microwave RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Design of a CPW-Fed Dual-Band Monopole Antenna for RFID Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1040-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Negative Resistance Oscillator with Rocord Low Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.586-593. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i2.6999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Wide-band Band-stop Filter Using Rectangular SRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Cost Multiband Microstrip Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terhzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Mutual Coupling between Closely Spaced Microstrip Antennas Arrays using Electromagnatics Band-gap (2D-EBG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Microstrip Microwave Power Amplifier for DCS Application using Collector-feedback Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical &amp; Computer Engineering (2088-8708) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature Microstrip Antenna Array using Circular Shaped Dumbbell for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.3793. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i5.pp3793-3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Miniature Microstrip Antenna based on Metamaterial for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of the Novel Miniaturized Microstrip Coupler 3dB Using Stepped Impedance Resonators for the ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Sardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i4.9230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of A Microstrip Power Amplifier based on GaAs-FET for ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i5.pp3882-3889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of a Microstrip Microwave Wideband Power Amplifier for Wireless Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CPW-fed dual-band uniplanar antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.102-109. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAWSN.2015.7173283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of New Structures of Planar Diplexers Using Microstrip Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGI Global Reference Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a new circularly polarised 2 × 3 antenna array for rectenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESMS.2017.083227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact CPW LowPass Filter Integrating Periodic Triangle DGS Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahjouby Sghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14738/tmlai.54.3218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Reader Antenna using Novel Planar Metamaterial Structure for RFID System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Zamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Ragad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dual Band Planar Fractal Antenna for UMTS and ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Planar Multiband Antenna for GPS, ISM and WiMAX Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abounaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2018-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Rectangular Monopole Antennas with Defected Ground for UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elajoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2027-2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new compact and miniaturized multiband uniplanar CPW-fed Monopole antenna with T-slot inverted for multiple wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mouhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mediavilla Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (07), pp.1541 - 1545. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078717000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Miniaturized GCPW-fed Slotted Rectangular antenna for Wideband UHF FIRD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mouhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i2.pp767-774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Miniature Planar Microstrip Antenna Using DGS for ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/TELKOMNIKA.v15i3.6864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact Tri-Band Fractal Antenna for RFID Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ihamji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hefnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2036-2044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel RFID EMSICC-based Chipless Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un rectenna dans la bande des 1.8 GHz, fonctionnant à faibles niveaux de puissance RF et optimisé par des techniques source-pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Diplexer Using Stepped Impedance Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (3), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2718-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual Band Dielectric Resonator Antenna For Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijcnc.2013.5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design construction and testing of a compact size patch antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (12), pp.2920-2925. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip triangular loop resonator duplexer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribak Abdelwahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.425. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17706/IJCCE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new shape of dielectric resonator antenna for wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the magnetic properties of the inclusions on the high-frequency dielectric response of diluted composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deprot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (9), pp.094412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to the concrete dielectric characteristics. In : Dominique Lesselier, Christophe Reboud (Eds.). Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to the concrete dielectric characteristics. In : Dominique Lesselier, Christophe Reboud (Eds.). Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, pp. 136-143, 2018, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-835-8. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-836-5-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Antennas: Breast Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Afyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book In S.Delabrida Silva; R, Rabelo Oliveira &amp; A loureiro (Eds), Publisher IGI Global. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examining Developments and Applications of Wearable Devices in Modern Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.161-202, 2018, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3290-3.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new microstrip multiband fractal antennas: Sierpinski triangle and hexagonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advanced Trends in Microwave and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1-33, 2016, 9781522507741; 1522507736; 9781522507734. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0773-4.ch001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Energy Transfer: On the efficiency of low power rectenna topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano Mescia; Onofrio Losito; Francesco Prudenzano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Materials and Systems for Energy Harvesting Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI- GLOBAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781466682542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENNA STRUCTURES COMBINING METAMATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012130661; US2014111400; EP2692018 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINIATURIZED PATCH ANTENNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck d'Annunzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/080360. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURES ANTENNAIRES ASSOCIANT DES METAMATERIAUX OPTIMISES POUR LA BANDE UHF-RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973586. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURES ANTENNAIRES ASSOCIANT DES METAMATERIAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973585. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed LATRACH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Portal Discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Loussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Berradia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valence, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rfid-ta63091.2025.11265737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of a Spiral UHF RFID Tag Dipole Antenna Mounted on Metallic Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errachidi Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbitou Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhssassi Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oukaira Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 22nd Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Sousse, Tunisia. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mms59938.2023.10421228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFC/RFID sensor Tag for Wireless Temperature Monitoring in a Cold Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mackowiack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Innovation, Modern Applied Science & Environmental Studies (ICIES’2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Tangier, Morocco. pp.01038, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202235101038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215044v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriate conventional rectifier topology for low-power RF energy harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week 2022 (WPW 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Study of Conventional Rectifier Topologies for Low Power RF Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Wideband ACS-fed Monopole Antenna for Wireless Applications Around 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 13th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural health monitoring of civil engineering structures using GPR detection of patch antenna resonance frequency changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut W. Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advanced Ground Penetrating Radar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne monopôle planétaire compacte pour des applications dans la bande ISM 2,45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème journées nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal drift compensation of piezoresistive implantable blood pressure sensors with low cost analog solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Gibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Bleis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lirzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Microelectronics, ICM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2017.8268895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Miniature Low Cost Planar Antenna for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 45 degree microstrip phase shifter for beam forming network application using parallel coupled lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of passive UHF RFID tag antenna mounted on paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, France. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of A Miniature RFID Tag Antenna for Metallic Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturization and reduction of mutual coupling for four arrays antennas using new structure of EBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of meander dipole antenna coupled with magnetic metamaterial cells for UHF RFID system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Zamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of a compact miniature microstrip low pass filter based on SRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Compact Microstrip Band-stop Filter Based on CSRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Miniature Coplanar Band-stop Filter Based on Modified Rectangular Split Ring Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact Rectangular Planar Antenna for THz Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Karmoude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFID Chipless Tag Based on Substrate Integrated Triangular Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Broadband Feed Network for Dual-Fed Circularly Polarized Microstrip Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa El Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Reconfigurable Multiband Planar Antenna Based on Varactor Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost miniature UHF RFID tag antenna using paper substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, France. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAs FET Broadband Power Amplifier for L and S Bands Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ribate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Microstrip Rectifier with High Conversion Efficiency for Low Levels of Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel design of a microstrip microwave broadband power amplifier for DCS, PCS and UMTS bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of Rectenna Array with High performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniature Microstrip Patch Antenna Array Based on Defected Ground Structure for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of a miniature microstrip patch antenna using Defected Ground Structure DGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridouane Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual coupling reduction and miniaturization arrays antennas using new structure of EBG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microstrip Low Cost Multiband Planar Inverted-F Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of UHF RFID Tag Antenna Based on Negative Index Metamaterial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Miniaturized Broadband Patch Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samiul Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small broadband patch antenna design for L-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saiful Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 XXXIInd General Assembly and Scientific Symposium of the International Union of Radio Science (URSI GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/URSIGASS.2017.8105242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature Circular Patch Antenna Using Defected Ground Structure for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband fractal CPW antenna for GPS, WiMAX and IMT applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. El Nabaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Design of a Microstrip Microwave Power Amplifier for PCS BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact CPW Low Pass Filter Using a New Topologie of ZJ-Shaped Slots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahjouby Sghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of A Wideband Patch Antenna for THz Photonic Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moumane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of U shaped reconfigurable antenna based on PIN diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a new 5.8 GHz RF-DC rectifier structure for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Taybi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WITS.2017.7934615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to concrete characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Derobert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDE 2017, 22nd International Workshop on Electromagnetic Nondestructive Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, PARIS, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband rectenna for ambient RF energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe URSI GENERAL ASSEMBLY &amp; SCIENTIFIC SYMPOSIUM (URSI 2017 GASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna bi-bande 900 MHz-1800 MHz pour des applications de récupération d’énergie ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Configuration of a Microstrip Power Amplifier Using Si-BJT in Class-A Mode for DCS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd International Conference on Computing and Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Larache, Morocco. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3167486.3167547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un rectenna dans la bande des 1.8 GHz, fonctionnant à faibles niveaux de puissance RF et optimisé par des techniques source-pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2016 URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Antenna Structure for Early Breast Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Afyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourdin Yaakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensor 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.1334-1337, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur RF/DC sans polarisation et à très large bande, pour des applications d'autonomie énergétique de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2016 URSI France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation par technique source-pull du rendement d'un redresseur doubleur de tension pour faibles puissances à 900 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design of a compact CPW-Fed dual-band printed antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Wireless Networks and Mobile Communications (WINCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WINCOM.2015.7381327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rectenna 1,84 GHz à rendement optimisé par technique source-pull, pour des applications de récupération d'énergie ambiante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency optimization of a compact low-power voltage doubler rectifier using source-pull techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ursi-at-rasc.2015.7303005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.84 GHz rectenna optimized by source-pull techniques, for ambient RF energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoya Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiband metamaterial-inspired antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lahaye, Netherlands. pp.2876 - 2879, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2014.6902427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal multiband planar antenna for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2014 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Ouarzazate, Morocco. pp.407 - 410, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency low power rectifier design using zero bias schottky diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FTFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Monaco, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FTFC.2014.6828604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de topologies de rectenna à très faible puissance dédiées à la récupération d’énergie RF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lorrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Union Radioscientifique Internationale - France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamaterial-inspired high directive half-loop antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems (ICMCS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.1524 - 1527, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band metamaterial-inspired half-loop antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multimedia Computing and Systems (ICMCS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Marrakesh, Morocco. pp.1449 - 1452, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact bowtie dielectric resonator antenna for broadband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium (MMS), 2014 14th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2014.7088791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient rectenna design incorporating new circularly polarized antenna array for wireless power transmission at 2.45GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adel Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Conference (IRSEC), 2014 International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France. pp.577 - 581, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRSEC.2014.7059874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular polarization rectangular dielectric resonator antenna for UHF RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Antennas and Propagation in Wireless Communications (IEEE APWC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Turin, Italy. pp.APWC 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A half-loop antenna associated with one SRR cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, turin, Italy. pp.1442 - 1445, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICEAA.2013.6632488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturisation d’une antenne demi-boucle par couplage magnétique avec un SRR - Application dans la bande UHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of Human Body on Antenna Radiation in Indoor Environments : Numerical Modeling and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Signals, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Iasi, Romania. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic Propagation Modeling in Office Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antennas and Propagation in Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torino, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the directivity of a half-loop antenna coupled with magnetic metamaterial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conference (LAPC), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, loughborough, United Kingdom. pp.167 - 170, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2013.6711874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un système de récupération d'énergie très large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experiment of RF rectifiers for wireless power transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Symposium (MMS), 2013 13th Mediterranean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2013.6663079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à résonateur diélectrique en forme de noeud papillon pour des applications large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.art. J2-AP-P29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Propagation Electromagnétique dans un Environnement de type Bureau à 2.4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual band dielectric resonator antenna with very high permittivity for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Workshop on Antenna Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Karlsruhe, Germany. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Human Effect on Indoor Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gheorghe Zaharia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost and Efficient Rectifier Design for Microwave Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthelladi Ramanandraibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loughborough Antennas and Propagation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Polarized Square Patch Antenna Array for Wireless Power Transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Adel Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abboud Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Renewable and Sustainable Energy Conference (IRSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Ouarzazate, Morocco. pp.504-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact half-cylindrical dielectric resonator antenna for UHF RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France. pp.171-175, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2012.6404505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel dielectric resonator antenna for wireless application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications, 3ème édition (CMT 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Fès, Morocco. pp.CMT 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna Radiation in Typical Office Environment: Theoretical Modeling and Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumie Costen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Modelisation Simposium, EMS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, La Valette, Malta. pp.433 - 438, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMS.2012.47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a GSM Printed Dipole Antenna for Energy Harvesting Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APSURSI)/USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Spokane, United States. pp.1780-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical dielectric resonator antenna fed by a stair slot in the ground plane of a microstipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Assembly and Scientific Symposium, 2011 XXXth URSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenne à résonateur diélectrique large bande et à polarisatiion circulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France. pp.2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of GTEM Cell for Measuring Small Antennas Gain with respect to Power Losses Calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Sayegh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Dakdouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation (APSURSI)/USNC/URSI National Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Spokane, United States. pp.1898-1901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband circularly polarized conical dielectric resonator antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.262-264, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2011.6068576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental evaluation of surrounding RF energy harvesting devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhaou Bouchouicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ventura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Conference (EuMC), 2010 European</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. pp.1381 - 1384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technology of filters using LHM fabricated from 3D metallized foam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shah Nawaz Burokur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chainon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Himdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Microwave Filters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation and Experimental Design Methodology for Wireless Communication Systems : A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Plantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on Integrated Radio Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-autonomous UHF RFID sensor for tire pressure monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sourice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Kaboré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Hamdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Prime - Advances in Electrical Engineering, Electronics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100072. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prime.2022.100072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A miniaturized printed rectenna for wireless RF energy harvesting around 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Koohestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 127, pp.153478. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2020.153478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplanar waveguide low pass filter based on square complementary split ring resonator with wide rejection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bendaoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (5), pp.2314-2319. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/TELKOMNIKA.v18i5.15862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 900/1800 MHz dual-band high-efficiency rectenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (5), pp.1278-1283. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel radio frequency identification chipless tag with multifrequency response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Ragad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact CPW-fed dual-band uniplanar antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.102-109. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RAWSN.2015.7173283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Microstrip Slot Atenna Reader for UHF and Microwave RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1), pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Design of a CPW-Fed Dual-Band Monopole Antenna for RFID Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed El Hamraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.1040-1047</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Negative Resistance Oscillator with Rocord Low Phase Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.586-593. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i2.6999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Wide-band Band-stop Filter Using Rectangular SRR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nasiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Elabdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.110-117. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Cost Multiband Microstrip Antenna for Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elkilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Terhzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.159-165. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Mutual Coupling between Closely Spaced Microstrip Antennas Arrays using Electromagnatics Band-gap (2D-EBG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Design of a Microstrip Microwave Power Amplifier for DCS Application using Collector-feedback Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical &amp; Computer Engineering (2088-8708) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Miniature Microstrip Antenna based on Metamaterial for RFID Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Ennajih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Miniature Microstrip Antenna Array using Circular Shaped Dumbbell for ISM Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghaloua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.3793. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i5.pp3793-3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Fabrication of the Novel Miniaturized Microstrip Coupler 3dB Using Stepped Impedance Resonators for the ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzeddine Sardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (4), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i4.9230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of A Microstrip Power Amplifier based on GaAs-FET for ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v8i5.pp3882-3889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Configuration of a Microstrip Microwave Wideband Power Amplifier for Wireless Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Rachakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.224-231. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/telkomnika.v16i1.7369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Compact Tri-Band Fractal Antenna for RFID Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ihamji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elhassane Abdelmounim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Hefnawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2036-2044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Miniature Planar Microstrip Antenna Using DGS for ISM Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Er-Rebyiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (3), </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/TELKOMNIKA.v15i3.6864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of New Structures of Planar Diplexers Using Microstrip Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGI Global Reference Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHF RFID Reader Antenna using Novel Planar Metamaterial Structure for RFID System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Zamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Ragad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of advanced computer science and applications (IJACSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (7), </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14569/IJACSA.2017.080726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Dual Band Planar Fractal Antenna for UMTS and ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufik Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Communications Antenna and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a new circularly polarised 2 × 3 antenna array for rectenna system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sennouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaissa Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Systems Modelling and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJESMS.2017.083227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Compact CPW LowPass Filter Integrating Periodic Triangle DGS Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmahjouby Sghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14738/tmlai.54.3218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Rectangular Monopole Antennas with Defected Ground for UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Elajoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2027-2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Planar Multiband Antenna for GPS, ISM and WiMAX Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zahraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abounaima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4), </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i4.pp2018-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new compact and miniaturized multiband uniplanar CPW-fed Monopole antenna with T-slot inverted for multiple wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mouhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahed Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Mediavilla Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (07), pp.1541 - 1545. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078717000149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Compact and Miniaturized GCPW-fed Slotted Rectangular antenna for Wideband UHF FIRD Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Dakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mouhsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (2), </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11591/ijece.v7i2.pp767-774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel RFID EMSICC-based Chipless Tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Sakouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d’un rectenna dans la bande des 1.8 GHz, fonctionnant à faibles niveaux de puissance RF et optimisé par des techniques source-pull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip Diplexer Using Stepped Impedance Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82 (3), pp.100-111. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-015-2718-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Compact Dual Band Dielectric Resonator Antenna For Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Networks &amp; Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (3), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijcnc.2013.5309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstrip triangular loop resonator duplexer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessamed Chinig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Zbitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Errkik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribak Abdelwahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.425. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17706/IJCCE⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design construction and testing of a compact size patch antenna for RFID applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Islam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (12), pp.2920-2925. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.27971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new shape of dielectric resonator antenna for wideband applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Raggad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tchanguiz Razban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.91-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the magnetic properties of the inclusions on the high-frequency dielectric response of diluted composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Reynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Deprot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Acher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (9), pp.094412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to the concrete dielectric characteristics. In : Dominique Lesselier, Christophe Reboud (Eds.). Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ihamouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmut Gundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design of an UHF antenna insensitive to the concrete dielectric characteristics. In : Dominique Lesselier, Christophe Reboud (Eds.). Electromagnetic Non-Destructive Evaluation (XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP Publishing, pp. 136-143, 2018, Studies in Applied Electromagnetics and Mechanics, 978-1-61499-835-8. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-836-5-136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wearable Antennas: Breast Cancer Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Afyf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Bellarbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Gaviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Camberlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Book In S.Delabrida Silva; R, Rabelo Oliveira &amp; A loureiro (Eds), Publisher IGI Global. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Examining Developments and Applications of Wearable Devices in Modern Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.161-202, 2018, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3290-3.ch007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new microstrip multiband fractal antennas: Sierpinski triangle and hexagonal structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Benyetho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. El Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tajmouati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tribak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Advanced Trends in Microwave and Communication Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.1-33, 2016, 9781522507741; 1522507736; 9781522507734. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-0773-4.ch001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Energy Transfer: On the efficiency of low power rectenna topologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luciano Mescia; Onofrio Losito; Francesco Prudenzano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Materials and Systems for Energy Harvesting Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI- GLOBAL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781466682542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENNA STRUCTURES COMBINING METAMATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2012130661; US2014111400; EP2692018 (A1). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINIATURIZED PATCH ANTENNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck d'Annunzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/080360. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURES ANTENNAIRES ASSOCIANT DES METAMATERIAUX OPTIMISES POUR LA BANDE UHF-RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973586. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURES ANTENNAIRES ASSOCIANT DES METAMATERIAUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Abdouni-Abdallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2973585. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId364"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta63091.2025.11265737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errachidi Zakaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbitou Jamal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhssassi Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oukaira Aziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mms59938.2023.10421228" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215044v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nogues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mackowiack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamdoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235101038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Koohestani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gibari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bleis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lirzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822795v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errkik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajmouati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elabdellaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934686" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Nasiri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Errkik" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Tajmouati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi El Abdellaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167490" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karmoude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dakir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Abdellaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkilani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167566" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Er-Rebyiy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934598" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822799v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghaloua" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934593" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822601v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Ennajih" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakouhi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raggad" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharsallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167546" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822593v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa El Marini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mandry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167549" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822600v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Er-Rebyiy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167569" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hamraoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Abdelmounim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934685" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822595v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribate" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mandry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167530" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Taybi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167544" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822805v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rachakh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934679" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167487" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167493" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822985v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Islam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105242" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167571" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822557v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Nabaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934596" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167489" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823012v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahjouby Sghir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Elabdellaoui" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167572" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823003v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moumane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167495" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934633" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934615" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599390v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822947v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167547" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Marini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934687" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822772v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennajih" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934631" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167492" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zamali" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Raggad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167548" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934595" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamraoui" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdelmounim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167512" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afyf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellarbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.365" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hamraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2015.7381327" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Benyetho" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059746" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131545v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorrain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828604" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthelladi Ramanandraibe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911328" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113999v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911330" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169227v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2014.7088791" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116546v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adel Sennouni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Abboud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Tribak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059874" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104361v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902427" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Sayegh" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumie Costen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Zaharia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114005v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2013.6711874" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769781v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130068v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163130v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663079" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799561v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873947v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116554v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Benaissa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868527v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632488" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404505" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776320v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2012.47" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050549" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799827v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957396v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dakdouki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169222v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Bouchouicha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164532v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demange" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217334v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kabor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sauger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100072" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960181v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoued" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/TELKOMNIKA.v18i5.15862" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966554v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2020.153478" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31704" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380111v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sakouhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ragad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845165v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845139v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Malki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i2.6999" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940634v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7578" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845263v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terhzaz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7059" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942774v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845108v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845082v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i5.pp3793-3800" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942891v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845099v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Sardi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i4.9230" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845090v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i5.pp3882-3889" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7369" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845359v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abdelmounim" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWSN.2015.7173283" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822906v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Chinig" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822879v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennouni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2017.083227" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822728v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/tmlai.54.3218" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822756v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080726" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822867v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822748v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zahraoui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abounaima" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdellaoui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2018-2026" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822750v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elajoumi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Sanchez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2027-2035" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822731v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dakir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mouhsen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mediavilla Sanchez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717000149" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822848v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tribak" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i2.pp767-774" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822720v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/TELKOMNIKA.v15i3.6864" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ihamji" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Abdelmounim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hefnawi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2036-2044" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2718-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169152v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcnc.2013.5309" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957386v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27971" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-820QXHPM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168880v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribak Abdelwahed" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/IJCCE" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058582v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-136" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02992031v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Afyf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bellarbi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3290-3.ch007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484531v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyetho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0773-4.ch001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169192v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/innovative-materials-systems-energy-harvesting/121168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni-Abdallah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Annunzio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491076v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Loussert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Silva" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Berradia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rfid-ta63091.2025.11265737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errachidi Zakaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbitou Jamal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhssassi Ahmed" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oukaira Aziz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mms59938.2023.10421228" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215044v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nogues" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mackowiack" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hamdoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235101038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tissier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379044v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Koohestani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434399v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ihamouten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut W. Gundel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borderon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609079v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Gibari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bleis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lirzin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268895" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Er-Rebyiy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zbitou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajmouati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errkik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167492" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Marini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mandry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934687" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ennajih" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. El Abdellaoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934631" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hamraoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdelmounim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bennis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167512" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822821v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghaloua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Zbitou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi El Abdellaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Tajmouati" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934595" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zamali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Raggad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167548" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nasiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elabdellaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934686" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Nasiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Errkik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167490" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167570" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822634v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karmoude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dakir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167563" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sakouhi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raggad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gharsallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167546" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa El Marini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mandry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167549" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822600v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167569" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Hamraoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Abdelmounim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bennis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934685" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ribate" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167530" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Taybi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167544" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rachakh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934679" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822998v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167487" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822781v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridouane Er-Rebyiy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934598" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934593" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elkilani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167566" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Ennajih" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167488" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822985v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samiul Islam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167533" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saiful Islam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSIGASS.2017.8105242" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167571" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. El Nabaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934596" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167489" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823012v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmahjouby Sghir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Elabdellaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167572" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moumane" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167495" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822760v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934633" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822808v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WITS.2017.7934615" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599390v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Gundel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810950v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822947v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167486.3167547" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401435v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02464061v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afyf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellarbi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourdin Yaakoubi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.365" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401440v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161981v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Popovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hamraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WINCOM.2015.7381327" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162003v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esthelladi Ramanandraibe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2014.6902427" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169668v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Benyetho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059746" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131545v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorrain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FTFC.2014.6828604" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113999v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911330" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113996v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911328" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169227v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2014.7088791" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169224v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adel Sennouni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaissa Abboud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahed Tribak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2014.7059874" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchanguiz Razban" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114003v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632488" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873928v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Sayegh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumie Costen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Zaharia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114005v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2013.6711874" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163130v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663079" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799561v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769781v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116554v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957390v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Benaissa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404505" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868523v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776320v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMS.2012.47" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957395v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868507v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050549" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957396v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dakdouki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868522v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068576" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169222v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Bouchouicha" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupont" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ventura" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846996v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shah Nawaz Burokur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chainon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Himdi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Toutain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164532v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demange" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217334v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sourice" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Kabor&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sauger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100072" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966554v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2020.153478" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960181v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendaoued" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/TELKOMNIKA.v18i5.15862" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988029v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31704" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380111v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Sakouhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Ragad" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845359v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abdelmounim" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAWSN.2015.7173283" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940649v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845139v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Malki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i2.6999" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940634v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7578" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Terhzaz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7059" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942774v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845108v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942891v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845082v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i5.pp3793-3800" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845099v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Sardi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i4.9230" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v8i5.pp3882-3889" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940661v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i1.7369" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822753v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ihamji" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Abdelmounim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Hefnawi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2036-2044" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822720v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/TELKOMNIKA.v15i3.6864" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822906v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamed Chinig" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822756v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14569/IJACSA.2017.080726" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822867v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822879v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennouni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESMS.2017.083227" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822728v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14738/tmlai.54.3218" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822750v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elajoumi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am. Sanchez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2027-2035" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zahraoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abounaima" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdellaoui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i4.pp2018-2026" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822731v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dakir" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mouhsen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mediavilla Sanchez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717000149" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tribak" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijece.v7i2.pp767-774" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822844v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169161v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-015-2718-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169152v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcnc.2013.5309" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168880v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tribak Abdelwahed" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/IJCCE" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957386v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Islam" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27971" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-820QXHPM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759114v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058582v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-836-5-136" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02992031v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Afyf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bellarbi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3290-3.ch007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484531v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benyetho" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-0773-4.ch001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169192v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/innovative-materials-systems-energy-harvesting/121168" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169170v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni-Abdallah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168892v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Annunzio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169171v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169172v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>