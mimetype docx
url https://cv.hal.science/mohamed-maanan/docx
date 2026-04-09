--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -779,1143 +779,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating AI for Palm Tree Disease Detection: A Comparative Study of YOLOv8 Object Detection and U-Net Segmentation Using UAV Imagery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep transfer learning: new approach for predicting seismic vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Essajai</w:t>
+                <w:t xml:space="preserve">Hakima Zair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimaa El Kihal</w:t>
+                <w:t xml:space="preserve">Kamal Agharoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soukaina Zerrouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Iliasse Mahi</w:t>
+                <w:t xml:space="preserve">Youssef Timoulali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.159-168. </w:t>
+              <w:t xml:space="preserve">Natural Hazards Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-159-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nhres.2025.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492323v1</w:t>
+                <w:t xml:space="preserve">hal-05213016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep transfer learning: new approach for predicting seismic vulnerability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating AI for Palm Tree Disease Detection: A Comparative Study of YOLOv8 Object Detection and U-Net Segmentation Using UAV Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Zair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+                <w:t xml:space="preserve">Ikram Essajai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Agharoud</w:t>
+                <w:t xml:space="preserve">Chaimaa El Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Timoulali</w:t>
+                <w:t xml:space="preserve">Soukaina Zerrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliasse Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.159-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nhres.2025.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-159-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213016v1</w:t>
+                <w:t xml:space="preserve">hal-05492323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Microplastic Concentrations in the Al Hoceima Marine Protected Area: Implications for Identifying Pollution Hotspots and Formulating Conservation Strategies</w:t>
+                <w:t xml:space="preserve">New Approach for Mapping Land Cover from Archive Grayscale Satellite Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Bouazzati</w:t>
+                <w:t xml:space="preserve">Mohamed Rabii Simou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Damghi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Safia Loulad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rhinane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36956/sms.v7i2.1809⟩</w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/technologies13040158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042118v1</w:t>
+                <w:t xml:space="preserve">hal-05372310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intelligent decision-making system for embryo transfer in reproductive technology: a machine learning-based approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A ∼6,600 year history of vegetation changes and sediment infill of the Moulay Bousselham Lagoon, Atlantic Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Badr</w:t>
+                <w:t xml:space="preserve">C. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Tahri</w:t>
+                <w:t xml:space="preserve">Alejandro Cearreta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19396368.2024.2445831⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.105492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042145v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Dynamics of Marine Habitats: Structuring Role in Biodiversity and Ecological Resilience of Wetlands in a Mediterranean Lagoon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated assessment of the ecological status of a Mediterranean coastal lagoon based on benthic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Saddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Layachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakariaa Saddiki</w:t>
+                <w:t xml:space="preserve">Mustapha Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Layachi</w:t>
+                <w:t xml:space="preserve">Bouchra Oujidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Baghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-025-01988-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197 (12), pp.1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-025-14706-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372294v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach for Mapping Land Cover from Archive Grayscale Satellite Imagery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Microplastic Concentrations in the Al Hoceima Marine Protected Area: Implications for Identifying Pollution Hotspots and Formulating Conservation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Bouazzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Damghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rabii Simou</w:t>
+                <w:t xml:space="preserve">Abdelmounim El M'Rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rhinane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), pp.158. </w:t>
+              <w:t xml:space="preserve">Sustainable Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.1809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/technologies13040158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36956/sms.v7i2.1809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372310v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ∼6,600 year history of vegetation changes and sediment infill of the Moulay Bousselham Lagoon, Atlantic Morocco</w:t>
+                <w:t xml:space="preserve">An intelligent decision-making system for embryo transfer in reproductive technology: a machine learning-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
+                <w:t xml:space="preserve">Sanaa Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C Freitas</w:t>
+                <w:t xml:space="preserve">Meryem Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andrade</w:t>
+                <w:t xml:space="preserve">Jan Kašpar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cearreta</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noura Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 223, pp.105492. </w:t>
+              <w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71 (1), pp.13-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105492⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19396368.2024.2445831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950159v1</w:t>
+                <w:t xml:space="preserve">hal-05042145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of the ecological status of a Mediterranean coastal lagoon based on benthic communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal Dynamics of Marine Habitats: Structuring Role in Biodiversity and Ecological Resilience of Wetlands in a Mediterranean Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariaa Saddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Layachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakariaa Saddiki</w:t>
+                <w:t xml:space="preserve">Mustapha Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Layachi</w:t>
+                <w:t xml:space="preserve">Bouchra Oujidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Baghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 197 (12), pp.1319. </w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (8), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-025-14706-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13157-025-01988-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372298v1</w:t>
+                <w:t xml:space="preserve">hal-05372294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new automatic AHP tool to assess the forest vulnerability to wind damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kašpar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3007,395 +3007,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ARTIFICIAL INTELLIGENCE APPROACH TO PREDICTION OF EXTREME EVENTS: THE CASE OF STORMS IN WESTERN FRANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historic Storms Detected in a Changing Environment over Recent Centuries in the Belle Henriette Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frifra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Maanan</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-4-W3-2021-115-2022⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13020151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367500v1</w:t>
+                <w:t xml:space="preserve">hal-03533798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Fuzzy-AHP Matlab based graphical user interface (GUI) for a broad range of users: Sample applications in the environmental field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Kašpar</w:t>
+                <w:t xml:space="preserve">AN ARTIFICIAL INTELLIGENCE APPROACH TO PREDICTION OF EXTREME EVENTS: THE CASE OF STORMS IN WESTERN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frifra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratna Chrismiari Purwestri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Rhinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 158, pp.104951. </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XLVI-4/W3-2021, pp.115-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cageo.2021.104951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-4-W3-2021-115-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426448v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic Storms Detected in a Changing Environment over Recent Centuries in the Belle Henriette Lagoon</w:t>
+                <w:t xml:space="preserve">New Fuzzy-AHP Matlab based graphical user interface (GUI) for a broad range of users: Sample applications in the environmental field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haytham Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kašpar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ratna Chrismiari Purwestri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (2), pp.151. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 158, pp.104951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13020151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cageo.2021.104951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533798v1</w:t>
+                <w:t xml:space="preserve">hal-03426448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and extent of freshwater browning - What we know and what should be studied next in the context of global change</w:t>
               </w:r>
@@ -3509,265 +3509,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer les tempêtes sur le temps long en quantifiant les dommages : proposition d’un nouvel outil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal trends in benthic macrofauna communities and their relationship with environmental factors in an Atlantic lagoonal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilam Boutoumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda El Kamcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houda El Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.402-420. </w:t>
+              <w:t xml:space="preserve">Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.1039-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.8308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11756-022-01043-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588608v1</w:t>
+                <w:t xml:space="preserve">hal-03609934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal trends in benthic macrofauna communities and their relationship with environmental factors in an Atlantic lagoonal system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soilam Boutoumit</w:t>
+                <w:t xml:space="preserve">Comparer les tempêtes sur le temps long en quantifiant les dommages : proposition d’un nouvel outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.1039-1055. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.402-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11756-022-01043-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609934v1</w:t>
+                <w:t xml:space="preserve">hal-03588608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying and Mapping Cultural Ecosystem Services Using Artificial Intelligence and Social Media Data</w:t>
               </w:r>
@@ -3900,51 +3900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire des tempêtes et submersions marines depuis 1 000 ans : quelles interprétations climatiques dans l’ouest de la France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4004,51 +4004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d’archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4206,546 +4206,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Quantification of the Dwarf Eelgrass Zostera noltei Using a Random Forest Algorithm on a SPOT 7 Satellite Image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the Zostera noltei meadows on benthic macrofauna in North Atlantic coastal ecosystems of Morocco: spatial and seasonal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda El Kamcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilam Boutoumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi10050313⟩</w:t>
+              <w:t xml:space="preserve">Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.2263-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11756-021-00718-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550780v1</w:t>
+                <w:t xml:space="preserve">hal-03157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarming coastal vulnerability of the deltaic and sandy beaches of North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Hzami</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77926-x⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124218v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and Quantification of the Dwarf Eelgrass Zostera noltei Using a Random Forest Algorithm on a SPOT 7 Satellite Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocein Bazairi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi10050313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507163v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Zostera noltei meadows on benthic macrofauna in North Atlantic coastal ecosystems of Morocco: spatial and seasonal patterns</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">Alarming coastal vulnerability of the deltaic and sandy beaches of North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Hzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essam Heggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76, pp.2263-2275. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.2320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11756-021-00718-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77926-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157469v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-bottom macrozoobenthos in semi-enclosed coastal systems of Morocco: A latitudinal and biogeographic analysis</w:t>
               </w:r>
@@ -5012,90 +5012,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and Spatial Patterns of Ecotoxicological Indices of Trace Elements in Superficial Sediments of the Marchica Lagoon Following Restoration Actions during the Last Decade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Oujidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Layachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.51. </w:t>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Coastal Marchica Watershed through Ecotoxicological Indices of Trace Elements in Superficial Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Oujidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kabriti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,77 +6028,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the watershed on the seasonal variation of the surface water quality of a post-restoration coastal wetland: The case of the Nador lagoon (Mediterranean sea, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Oujidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Layachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6290,693 +6290,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatological influences on major storm events during the last millennium along the Atlantic coast of France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Community Structure and Spatial Patterns of Soft-Bottom Macrozoobenthos in Oualidia Lagoon, Moroccan Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Errhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Naoufal Tamsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69069-w⟩</w:t>
+              <w:t xml:space="preserve">Thalassas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41208-020-00263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904386v1</w:t>
+                <w:t xml:space="preserve">hal-03120042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Structure and Spatial Patterns of Soft-Bottom Macrozoobenthos in Oualidia Lagoon, Moroccan Atlantic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatological influences on major storm events during the last millennium along the Atlantic coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thalassas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41208-020-00263-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69069-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120042v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the potential impacts of land use/cover change on terrestrial carbon stocks in north-west Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13504509.2019.1633706⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 407, pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441784v1</w:t>
+                <w:t xml:space="preserve">hal-01920313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring environmental status in semi-enclosed coastal ecosystems using Zostera noltei meadows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the potential impacts of land use/cover change on terrestrial carbon stocks in north-west Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104, pp.776-793. </w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.560-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13504509.2019.1633706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146504v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomonitoring environmental status in semi-enclosed coastal ecosystems using Zostera noltei meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boutahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Richir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 407, pp.181-191. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.776-793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920313v1</w:t>
+                <w:t xml:space="preserve">hal-02146504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of Fuzzy Analytic Hierarchy Process to detect soil erosion vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Haidara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7176,589 +7176,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">Assessment of water body change and sedimentation rate in Moulay Bousselham wetland, Morocco, using geospatial technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rhinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+                <w:t xml:space="preserve">Henri Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811916v1</w:t>
+                <w:t xml:space="preserve">hal-01866182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and dendrochronological indicators of coastal storm risk in western France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Assessing, quantifying and valuing the ecosystem services of coastal lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+                <w:t xml:space="preserve">Ana Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Gruchet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Icely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Clara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.022⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.50 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738668v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing, quantifying and valuing the ecosystem services of coastal lagoons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Brito</w:t>
+                <w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Icely</w:t>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Derolez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Inês Clara</w:t>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (4), pp.431-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873287v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of water body change and sedimentation rate in Moulay Bousselham wetland, Morocco, using geospatial technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+                <w:t xml:space="preserve">Sedimentological and dendrochronological indicators of coastal storm risk in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.401-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866182v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability, resilience and adaptation of societies during major extreme storms during the Little Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7965,51 +7965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessraddine Adouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,191 +8067,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychaete diversity and assemblage structure in the Oualidia Lagoon, Moroccan Atlantic coast</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Errhif</w:t>
+                <w:t xml:space="preserve">Using Fuzzy Analytic Hierarchy Process multi-criteria and automatic computation to analyse coastal vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Tamsouri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassan Bouksim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hakdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0025315417000388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0309133317695158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512480v1</w:t>
+                <w:t xml:space="preserve">hal-01512476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and ecological risk of heavy metals in the marine sediment from Dakhla Bay, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,157 +8331,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Fuzzy Analytic Hierarchy Process multi-criteria and automatic computation to analyse coastal vulnerability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meryem Tahri</w:t>
+                <w:t xml:space="preserve">Polychaete diversity and assemblage structure in the Oualidia Lagoon, Moroccan Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Errhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Tamsouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0309133317695158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0025315417000388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512476v1</w:t>
+                <w:t xml:space="preserve">hal-01512480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global risk approach to assessing groundwater vulnerability</w:t>
               </w:r>
@@ -8652,51 +8652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem El Barjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Hassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8747,51 +8747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et adaptation des sociétés littorales aux aléas météo-marins entre Guérande et l'île de Ré, France (XIV e -XVIII e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9140,51 +9140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evaluation of solar farm locations applying Geographic Information System and Multi-Criteria Decision-Making methods: Case study in southern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Hakdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9250,532 +9250,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic diversity and structure of the molluscan fauna in Oualidia lagoon (Moroccan Atlantic coast)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental risk assessment of the Moroccan Atlantic continental shelf: The role of the industrial and urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-015-4752-7⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 511, pp.407-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185536v1</w:t>
+                <w:t xml:space="preserve">insu-01104902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental risk assessment of the Moroccan Atlantic continental shelf: The role of the industrial and urban area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taxonomic diversity and structure of the molluscan fauna in Oualidia lagoon (Moroccan Atlantic coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Tamsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Errhif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.187:545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-015-4752-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.098⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01104902v1</w:t>
+                <w:t xml:space="preserve">hal-01185536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport éolien dans le système plage-dune de la baie d'El Haouzia (côte atlantique marocaine)</w:t>
+                <w:t xml:space="preserve">L'évolution historique du passage du Gois du 18ème siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+                <w:t xml:space="preserve">Marie Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabatier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Botrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112456v1</w:t>
+                <w:t xml:space="preserve">hal-01672630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution historique du passage du Gois du 18ème siècle à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation du transport éolien dans le système plage-dune de la baie d'El Haouzia (côte atlantique marocaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Coquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdessamad Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.3872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672630v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010 – Méthode et Analyse.</w:t>
               </w:r>
@@ -10192,51 +10192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddik Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Assobhei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10293,298 +10293,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the anthropogenic influx of metal and metalloid contaminants into the Moulay Bousselham lagoon, Morocco, using chemometric methods coupled to geographical information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Juigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4729-4741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1399-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01722281v1</w:t>
+                <w:t xml:space="preserve">hal-00760471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the anthropogenic influx of metal and metalloid contaminants into the Moulay Bousselham lagoon, Morocco, using chemometric methods coupled to geographical information systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Landesman</w:t>
+                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Fattal</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'Homme et la dynamique littorale : maîtrise ou adaptation ?, 30, pp.29-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00760471v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on contrasting beach-dune morphodynamics, Tetouan coast, northwest Morocco: the role of grain size and human-altered dune morphology</w:t>
               </w:r>
@@ -11065,286 +11065,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010. Méthode et analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Juigner</w:t>
+                <w:t xml:space="preserve">Source Contributions to Heavy Metal Fluxes into the Loukous Estuary (Moroccan Atlantic Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Kalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Debaine</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayouty El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.174 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-09-00142.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108519v1</w:t>
+                <w:t xml:space="preserve">hal-00668598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Contributions to Heavy Metal Fluxes into the Loukous Estuary (Moroccan Atlantic Coast)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wafaa Hamid</w:t>
+                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010. Méthode et analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sayouty El Hassan</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, L'homme et la dynamique littorale : maîtrise ou adaptation ?, 30, pp.29-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-09-00142.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00668598v1</w:t>
+                <w:t xml:space="preserve">hal-01108519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated approach to characterize the interaction between coastal morphodynamics, geomorphological setting and human interventions on the Mediterranean beaches of North-Western Morocco</w:t>
               </w:r>
@@ -11595,419 +11595,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan sédimentaire de la tempête du 10 mars 2008 sur un secteur protégé mais en érosion à Noirmoutier (Vendée, France) : le cas de la dune et de la plage des Éloux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fattal</w:t>
+                <w:t xml:space="preserve">Metal fluxes to the sediments of the Moulay Bousselham lagoon, Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Mhamdi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Choura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Lamberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (2), pp.275-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-009-0341-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668749v1</w:t>
+                <w:t xml:space="preserve">hal-00668623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">210Pb and 137Cs in a sediment core from Loukkos estuary (North of Morocco): implication for geochronological studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.H. Sayouty</w:t>
+                <w:t xml:space="preserve">Bilan sédimentaire de la tempête du 10 mars 2008 sur un secteur protégé mais en érosion à Noirmoutier (Vendée, France) : le cas de la dune et de la plage des Éloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (3), pp.189-204</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.101-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752530v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal fluxes to the sediments of the Moulay Bousselham lagoon, Morocco.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Choura</w:t>
+                <w:t xml:space="preserve">210Pb and 137Cs in a sediment core from Loukkos estuary (North of Morocco): implication for geochronological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Sayouty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.189-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00668623v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des tempêtes sur une plage aménagée et à forte protection côtière : la plage des Éloux (côte de Noirmoutier, Vendée, France)</w:t>
               </w:r>
@@ -12019,51 +12019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12255,204 +12255,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de transport sédimentaire longshore : application à la baie d'El Haouzia (région d'El Jadida, Maroc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Quantiﬁcation et organisation du transit sédimentaire dans la baie d'El Jadida (Maroc Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins de l'Institut Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31, pp.21-37</w:t>
+              <w:t xml:space="preserve">Revue de Géographie du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.85-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668755v1</w:t>
+                <w:t xml:space="preserve">hal-00668762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantiﬁcation et organisation du transit sédimentaire dans la baie d'El Jadida (Maroc Atlantique)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Quantification de transport sédimentaire longshore : application à la baie d'El Haouzia (région d'El Jadida, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie du Maroc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25, pp.85-104</w:t>
+              <w:t xml:space="preserve">Bulletins de l'Institut Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.21-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668762v1</w:t>
+                <w:t xml:space="preserve">hal-00668755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy metal and polycyclic aromatic hydrocarbons in Ebrié lagoon sediments, Côte d'Ivoire</w:t>
               </w:r>
@@ -13131,51 +13131,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -13461,64 +13461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Prezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.271-278, </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13771,243 +13771,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of climate reanalysis data to understand historical storm impacts recorded in coastal environments with geomorphological methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Pors</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Frifra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098942v1</w:t>
+                <w:t xml:space="preserve">hal-05098873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of climate reanalysis data to understand historical storm impacts recorded in coastal environments with geomorphological methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayyoub Frifra</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098873v1</w:t>
+                <w:t xml:space="preserve">hal-05098942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Crisis Management Scenarios</w:t>
               </w:r>
@@ -14222,64 +14222,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14321,51 +14321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche croisée archéologique et géographique d’un territoire maritime : L’exemple de la Baie de Bourgneuf (Pays-de-la-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14403,51 +14403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche croisée d'un paysage culturel maritime : l'exemple de la Baie de Bourgneuf (Pays de la Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14498,51 +14498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d'archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14675,51 +14675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling historical map and sedimentological archives to rebuild the Belle-Henriette lagoon paleoenvironment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14770,51 +14770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining tree-ring growth disturbances, meteorological reanalysis and historical documents to assess recent violent windy storms in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14865,51 +14865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les riverains de l’Atlantique français sous la tempête (XIVe – XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14999,51 +14999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15120,51 +15120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15215,64 +15215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15304,269 +15304,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIG pour appuyer la gestion durable du littoral : exemple de l’érosion en Pays de Monts (Vendée, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">Approche géophysique de la couverture sédimentaire au large des Pays de Monts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Baudouin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172407v1</w:t>
+                <w:t xml:space="preserve">hal-05548766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géophysique de la couverture sédimentaire au large des Pays de Monts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+                <w:t xml:space="preserve">Un SIG pour appuyer la gestion durable du littoral : exemple de l’érosion en Pays de Monts (Vendée, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Durand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vivien Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du Littoral, Jul 2014, Dunkerque, France. pp.817-824</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548766v1</w:t>
+                <w:t xml:space="preserve">hal-02172407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal sediment budget and shoreline changes for the Noirmoutier island (France)</w:t>
               </w:r>
@@ -15736,448 +15736,323 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des bassins versants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+                <w:t xml:space="preserve">Modelling approaches on coastal lagoon. LOICZ First Cross-cutting Workshop on Coastal Lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale GERRICO (Gestion Globale des Ressources Marines et des Risques dans les Espaces Côtiers) : journée de restitution finale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">Modelling approaches on coastal lagoon. LOICZ First Cross-cutting Workshop on Coastal Lagoons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00701022v1</w:t>
+                <w:t xml:space="preserve">hal-00668774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling approaches on coastal lagoon. LOICZ First Cross-cutting Workshop on Coastal Lagoons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geomorphological response of the Noirmoutier Island to sea-level rise and anthropic impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling approaches on coastal lagoon. LOICZ First Cross-cutting Workshop on Coastal Lagoons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">EMECS 8 - International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668774v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological response of the Noirmoutier Island to sea-level rise and anthropic impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en évidence de l'envasement d'une baie par modélisation hydrosédimentaire : cas de la baie de Bourgneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise en évidence de l'envasement d'une baie par modélisation hydrosédimentaire : cas de la baie de Bourgneuf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France. pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16187,51 +16062,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying machine learning to anticipate crisis management of marine submersion events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16286,87 +16161,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE 2025 European Landscape Ecology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée de scenario de gestion de crise appliqué aux submersions marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savary Léia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16394,73 +16269,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marrakesh, Maroc. pp.1310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation comportementale des populations en cas de crise submersion marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16502,73 +16377,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA 2024: 32èmes journées francophones sur les systèmes multi-agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of coastal extreme events during the last millennium in the French Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16597,230 +16472,230 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019 (EGU 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. EGU General Assembly 2019, Vol. 21, pp.EGU2019-5856, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'archives sédimentologiques et historiques pour étudier 150 années d'évènement extrêmes dans la lagune de la Petite mer des Gâvres, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Hazards In Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tetouan, Maroc. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.17764.83848/1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage sédimentologique et historique pour l’étude de paléoévènements extrêmes aux Traicts du Croisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16835,185 +16710,185 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’Université de Nantes - L’observation du littoral au service des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the late-Holocene storm events along the European Atlantic coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-14502, 2017, Geophysical Research Abstracts. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20868.12162/2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17023,51 +16898,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying and mapping cultural ecosystem service using artificial intelligence and social media data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Mouttaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17119,169 +16994,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rhinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Benefit of Coastal ‘Blue Carbon’ Stocks in Moroccan Lagoon Ecosystem: A Case Study From Moulay Bousselham lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ait Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bouroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Khomalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina El Yaagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17291,661 +17166,661 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de nantes; UMR 6566 CReAAH - LARA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03528591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaonac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dupont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture; UMR 6554 LETG; Ministère de la culture et de la communication. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03291082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du Littoral du Pays de Monts. Rapport d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] BRGM - Rapport d'activité. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du Littoral du Pays de Monts. Rapport d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM. 2012, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du Littoral du Pays de Monts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] BRGM - Rapport d’activité, 115p. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis morpho-sédimentologique sur le projet de port de Brétignolles (Vendée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17967,169 +17842,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité de plages sableuses face au changement climatique et aux pressions anthropiques. Module 1 : Caractérisation des sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Vinchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Capo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRGM (Bureau de recherches géologiques et minières). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18139,91 +18014,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de submersion, une forte vulnérabilité régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwan Kerguillec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18235,51 +18110,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18289,51 +18164,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paléoévènements extrêmes : Outils et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18353,430 +18228,430 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communauté de Communes Océan Marais de Monts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques littoraux dans la Baie de Bourgneuf du XIVe siècle à nos jours : Les enseignements de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.74-89, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Inlet Dynamics and Relocation in Response to Artificial Breaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Freitas Conceiçao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Mhamdi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment fluxes in coastal areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-189, 2014, 978-94-017-9259-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal area hydrodynamic and morphodynamic numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Maanan and Marc Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc, pp.215-228, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Information System for Integrated Coastal Zone Management in developing countries: cases studies in Mauritania, Côte d'Ivoire, Guinea-Bissau and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Maanan and Marc Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.347-360, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GIS analysis for heavy metal assessment of sediment in coastal lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18822,202 +18697,202 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Maanan and Marc Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.311-326, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Information System for Integrated Coastal Zone Management in Developing countries: cases studies in Mauritania, Côte d'Ivoire, Guinea-Bissau and Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Maanan; M. Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatic Solutions for Coastal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.347-359, 2010, Environmental Science, Engineering and Technology, 978-1-61668-140-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling of groundwater pollution using a GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19037,51 +18912,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul N. Findley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.203-219, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19091,139 +18966,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Fluxes in Coastal Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maanan, Mohamed, Robin, Marc (Eds.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.227, 2014, Coastal Research Library, Charles W. Finkl, 978-94-017-9259-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomatic Solutions for Coastal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19232,190 +19107,308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nova Science Pub Inc, pp.371, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithological control on coastal rock cliffs erosion of Safi, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ragaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Ragaru</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                <w:t xml:space="preserve">Matthieu Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859835v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00701022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19673,51 +19666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492320v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Saadaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Lechgar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-123-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-431-2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Elbidouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boutejdir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dagdague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rouhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-417-2026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliasse Mahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rhinane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-169-2026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492323v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Essajai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa El Kihal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zerrouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-159-2026" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213016v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Zair" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Timoulali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.08.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Bouazzati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Damghi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M'Rini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Karim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36956/sms.v7i2.1809" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Badr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tahri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ka&#353;par" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yousfi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2024.2445831" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Saddiki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Layachi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Akodad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Oujidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baghour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-025-01988-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372310v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabii Simou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Loulad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies13040158" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950159v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Freitas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105492" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372298v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14706-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Tahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Behja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Nachite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchkara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Khalidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Asri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Errhif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Naoufal Tamsouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01508-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04580810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Frifra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050800" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04580807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62182-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benmokhtar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01690-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102820" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Asri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errhif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamsouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zidane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/zoo2023.06.521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367500v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frifra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhinane" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-4-W3-2021-115-2022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Chrismiari Purwestri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104951" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blanchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kahilainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152420" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8308" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Hadad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-022-01043-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mouttaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Bagdanavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erraiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-022-01616-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8168" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8226" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Akbari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Hamzeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataolah Abdolahi Kakroodi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102672" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550780v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocein Bazairi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050313" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124218v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77926-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157469v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00718-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Joulami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101689" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050461" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bouch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13020051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khomalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8060056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kabriti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Bensaber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchrif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202129803001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103878" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Lakhlalki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jayed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbrahim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rharbi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benhra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05761-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103710" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elyaagoubi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Razinkova-Baziukas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-020-01386-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem El Barjy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Salhi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tnoumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2018.1495056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Abid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchnan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101127" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Free Espinosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2020.103269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69069-w" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Zidane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-020-00263-3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441784v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Karim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rueff" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1633706" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146504v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.039" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441773v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Haidara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hakdaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.07.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L501NHW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738668v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gruchet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.022" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873287v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Newton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brito" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Icely" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Clara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2018.02.009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rueff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.08.007" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03142758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1487-2018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamsouri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0910-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866181v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessraddine Adouk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2017.1421452" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512480v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tamsouri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000388" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512482v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8367-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouksim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133317695158" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Allouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gontara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jmal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9BKDCJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Hassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2017.1394176" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185540v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Moussaid" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Fora" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.04.044" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z562QNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112458v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla L&#243;pez Mendoza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Hascibe P&#233;rez Bernal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7773/cm.v40i4.2473" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185533v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.07.054" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TKMLVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185536v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4752-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01104902v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.098" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L86Z5SF0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112456v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Charif" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3872" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672630v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Botrel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172394v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juignier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouguet L" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(14)60017-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MQS4HTN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112460v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hennani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Assobhei" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Mohamed" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.09.034" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46JVKMGP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722281v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760471v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahou Zourarah" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1399-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1GJVR28-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112468v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El Mrini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taaouati" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684497v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Cheddad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108519v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668598v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kalloul" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Hamid" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayouty El Hassan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-09-00142.1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727774v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2012.08.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R34146J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727023v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.08.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z861KSHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668749v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paillart" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752530v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmansour" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Sayouty" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Choura" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-009-0341-9" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K476KVVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534197v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3289" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668597v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Tillier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/08-1159.1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668755v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668596v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Affian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degbehi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Val&#232;re Djagoua" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-008-0649-z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJKSZNQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292201v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zourarah" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carruesco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0138-1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74D6V60F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668590v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.07.024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TFBXG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668592v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20301" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668593v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carruesco" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTZ07BL4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668610v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aajjane" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2004.07.017" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-869N2196-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492336v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prezeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-271-2026" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481338v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098873v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820460v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183949v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079901v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039761v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890234v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518290v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172407v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548766v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.059" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668767v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668771v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701022v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jousseaume" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668774v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692590v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668769v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147799v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890230v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17764.83848/1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864950v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794524v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550786v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Kacem" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouroubi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Yaagoubi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173124v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudouin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173120v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173116v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favennec" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692597v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692596v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03087856v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quezin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303749v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109252v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andrade" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freitas Concei&#231;ao" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/earth+sciences+and+geography/earth+system+sciences/book/978-94-017-9259-2" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668617v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668620v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668616v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536086v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668611v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108182v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668602v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859835v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ragaru" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124571v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492320v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Saadaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Lechgar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-123-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-431-2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Elbidouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boutejdir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dagdague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rouhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-417-2026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliasse Mahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rhinane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-169-2026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Zair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Timoulali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.08.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Essajai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa El Kihal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zerrouk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-159-2026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabii Simou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Loulad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies13040158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Saddiki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Layachi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Akodad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Oujidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baghour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14706-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Bouazzati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Damghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M'Rini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Karim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36956/sms.v7i2.1809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Badr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tahri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ka&#353;par" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yousfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2024.2445831" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-025-01988-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Tahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Behja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Nachite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchkara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Khalidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Asri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Errhif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Naoufal Tamsouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01508-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04580810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Frifra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050800" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04580807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62182-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benmokhtar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01690-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102820" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Asri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errhif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamsouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zidane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/zoo2023.06.521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frifra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhinane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-4-W3-2021-115-2022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Chrismiari Purwestri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104951" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blanchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kahilainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152420" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Hadad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-022-01043-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8308" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mouttaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Bagdanavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erraiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-022-01616-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8168" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8226" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Akbari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Hamzeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataolah Abdolahi Kakroodi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102672" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00718-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocein Bazairi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050313" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124218v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77926-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Joulami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101689" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050461" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bouch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13020051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khomalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8060056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kabriti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Bensaber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchrif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202129803001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103878" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Lakhlalki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jayed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbrahim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rharbi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benhra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05761-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103710" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elyaagoubi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Razinkova-Baziukas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-020-01386-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem El Barjy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Salhi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tnoumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2018.1495056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Abid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchnan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101127" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Free Espinosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2020.103269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Zidane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-020-00263-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904386v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69069-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441784v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Karim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rueff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1633706" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.039" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441773v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Haidara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hakdaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.07.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L501NHW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rueff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.08.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873287v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Newton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Icely" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Clara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2018.02.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738668v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gruchet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03142758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1487-2018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamsouri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0910-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866181v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessraddine Adouk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2017.1421452" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512476v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouksim" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133317695158" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512482v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8367-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tamsouri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000388" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Allouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gontara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jmal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9BKDCJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Hassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2017.1394176" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185540v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Moussaid" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Fora" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.04.044" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z562QNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112458v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla L&#243;pez Mendoza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Hascibe P&#233;rez Bernal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7773/cm.v40i4.2473" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185533v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.07.054" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TKMLVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01104902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.098" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L86Z5SF0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185536v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4752-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672630v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Botrel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Charif" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3872" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172394v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juignier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouguet L" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(14)60017-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MQS4HTN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112460v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hennani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Assobhei" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Mohamed" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.09.034" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46JVKMGP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahou Zourarah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1399-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1GJVR28-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722281v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112468v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El Mrini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taaouati" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684497v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Cheddad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kalloul" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Hamid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayouty El Hassan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-09-00142.1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108519v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727774v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2012.08.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R34146J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727023v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.08.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z861KSHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668623v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Choura" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-009-0341-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K476KVVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paillart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752530v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmansour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Sayouty" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534197v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3289" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668597v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Tillier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/08-1159.1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668762v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668755v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668596v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Affian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degbehi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Val&#232;re Djagoua" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-008-0649-z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJKSZNQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292201v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zourarah" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carruesco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0138-1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74D6V60F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668590v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.07.024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TFBXG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668592v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20301" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668593v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carruesco" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTZ07BL4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668610v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aajjane" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2004.07.017" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-869N2196-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492336v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prezeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-271-2026" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481338v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098873v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820460v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183949v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079901v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039761v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890234v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518290v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548766v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.059" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172407v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668767v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668771v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692590v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668769v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147799v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890230v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17764.83848/1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864950v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794524v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550786v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Kacem" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouroubi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Yaagoubi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173124v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudouin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173120v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173116v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favennec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692597v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692596v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03087856v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quezin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303749v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109252v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andrade" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freitas Concei&#231;ao" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/earth+sciences+and+geography/earth+system+sciences/book/978-94-017-9259-2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668617v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668620v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668616v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536086v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668611v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108182v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668602v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859835v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ragaru" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jousseaume" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124571v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>