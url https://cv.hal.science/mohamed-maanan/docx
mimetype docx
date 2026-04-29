--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -75,597 +75,597 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Spatial Resolution of Sentinel-2 Imagery through Deep Learning and Generative Adversarial Networks: GS-SRGAN</w:t>
+                <w:t xml:space="preserve">Optimizing Photovoltaic Detection in High-Resolution Satellite Imagery Using GIS, DeepLabv3+, and Transformer-Based Models: A Case Study of the Marrakesh-Safi Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nora Nait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hachem Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Lechgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.123-134. </w:t>
+              <w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.431-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-123-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-431-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05492320v1</w:t>
+                <w:t xml:space="preserve">hal-05492317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Cartographic Tool Suite for Coastal Flooding Vulnerability Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Leishmaniasis Risk in Morocco Using Machine Learning, GIS, and Domain Adaptation : A case study of Beni Mellal-Khenifra Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léia Savary</w:t>
+                <w:t xml:space="preserve">Abderrazzak Elbidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve-Meroumissa Buron</w:t>
+                <w:t xml:space="preserve">Achraf Boutejdir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valisoa Bujard</w:t>
+                <w:t xml:space="preserve">Nadia Dagdague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Le Pors</w:t>
+                <w:t xml:space="preserve">Amine Rouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nhres.2025.10.005⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.417-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-417-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372303v1</w:t>
+                <w:t xml:space="preserve">hal-05492314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Photovoltaic Detection in High-Resolution Satellite Imagery Using GIS, DeepLabv3+, and Transformer-Based Models: A Case Study of the Marrakesh-Safi Region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saad Farah</w:t>
+                <w:t xml:space="preserve">A Dynamic Cartographic Tool Suite for Coastal Flooding Vulnerability Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Nait</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+                <w:t xml:space="preserve">Eve-Meroumissa Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valisoa Bujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-431-2026⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nhres.2025.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492317v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Leishmaniasis Risk in Morocco Using Machine Learning, GIS, and Domain Adaptation : A case study of Beni Mellal-Khenifra Region</w:t>
+                <w:t xml:space="preserve">Enhancing Spatial Resolution of Sentinel-2 Imagery through Deep Learning and Generative Adversarial Networks: GS-SRGAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Dagdague</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachem Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Lechgar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Rouhi</w:t>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.417-429. </w:t>
+              <w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.123-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-417-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-123-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492314v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning for Palm Tree Health Assessment: UAV-Based Segmentation in the Figuig Region of Morocco</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliasse Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rhinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Zingraff-Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -798,64 +798,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep transfer learning: new approach for predicting seismic vulnerability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Zair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Agharoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1047,6995 +1047,6995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach for Mapping Land Cover from Archive Grayscale Satellite Imagery</w:t>
+                <w:t xml:space="preserve">Temporal Trends and Biodiversity Assessment of Mollusks in Dakhla Bay (Southern Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rabii Simou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Fatima El Asri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Loulad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Errhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Naoufal Tamsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimazahra El Fihri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/technologies13040158⟩</w:t>
+              <w:t xml:space="preserve">Egyptian Journal of Aquatic Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (2), pp.1271-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21608/ejabf.2026.407099.6259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372310v1</w:t>
+                <w:t xml:space="preserve">hal-05603121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ∼6,600 year history of vegetation changes and sediment infill of the Moulay Bousselham Lagoon, Atlantic Morocco</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Approach for Mapping Land Cover from Archive Grayscale Satellite Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cearreta</w:t>
+                <w:t xml:space="preserve">Mohamed Rabii Simou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Loulad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rhinane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105492⟩</w:t>
+              <w:t xml:space="preserve">Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/technologies13040158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950159v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated assessment of the ecological status of a Mediterranean coastal lagoon based on benthic communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A ∼6,600 year history of vegetation changes and sediment infill of the Moulay Bousselham Lagoon, Atlantic Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Layachi</w:t>
+                <w:t xml:space="preserve">Suzanne A. G. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Akodad</w:t>
+                <w:t xml:space="preserve">M. C Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Oujidi</w:t>
+                <w:t xml:space="preserve">C. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Baghour</w:t>
+                <w:t xml:space="preserve">Alejandro Cearreta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 197 (12), pp.1319. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.105492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-025-14706-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2024.105492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372298v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Microplastic Concentrations in the Al Hoceima Marine Protected Area: Implications for Identifying Pollution Hotspots and Formulating Conservation Strategies</w:t>
+                <w:t xml:space="preserve">Integrated assessment of the ecological status of a Mediterranean coastal lagoon based on benthic communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Bouazzati</w:t>
+                <w:t xml:space="preserve">Zakariaa Saddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Damghi</w:t>
+                <w:t xml:space="preserve">Mostafa Layachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmounim El M'Rini</w:t>
+                <w:t xml:space="preserve">Mustapha Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Karim</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bouchra Oujidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Baghour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Marine Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36956/sms.v7i2.1809⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197 (12), pp.1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-025-14706-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042118v1</w:t>
+                <w:t xml:space="preserve">hal-05372298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intelligent decision-making system for embryo transfer in reproductive technology: a machine learning-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanaa Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kašpar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Yousfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Biology in Reproductive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 71 (1), pp.13-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19396368.2024.2445831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Dynamics of Marine Habitats: Structuring Role in Biodiversity and Ecological Resilience of Wetlands in a Mediterranean Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariaa Saddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Layachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Oujidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Baghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wetlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 45 (8), pp.106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-025-01988-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new automatic AHP tool to assess the forest vulnerability to wind damage</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evaluating Microplastic Concentrations in the Al Hoceima Marine Protected Area: Implications for Identifying Pollution Hotspots and Formulating Conservation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Bouazzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Damghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El M'Rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113607⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Marine Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), pp.1809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36956/sms.v7i2.1809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169731v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring morphometry, hydrodynamics, and surface sediment composition in Khenifiss lagoon: Insights from a shallow coastal environment in Southern Morocco</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bouchkara</w:t>
+                <w:t xml:space="preserve">A new automatic AHP tool to assess the forest vulnerability to wind damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kašpar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid El Khalidi</w:t>
+                <w:t xml:space="preserve">Haytham Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 75 (3), pp.2550-2568. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 178, pp.113607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2024.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2025.113607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042133v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroinvertebrate structure and trophic-functional organization in relation to environmental conditions in Dakhla Bay (southeast Morocco)</w:t>
+                <w:t xml:space="preserve">Exploring morphometry, hydrodynamics, and surface sediment composition in Khenifiss lagoon: Insights from a shallow coastal environment in Southern Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima El Asri</w:t>
+                <w:t xml:space="preserve">Hamza El Behja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Errhif</w:t>
+                <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Naoufal Tamsouri</w:t>
+                <w:t xml:space="preserve">Driss Nachite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Mohammed Bouchkara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid El Khalidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11756-023-01508-1⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (3), pp.2550-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2024.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367487v1</w:t>
+                <w:t xml:space="preserve">hal-05042133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Future Exposure to Coastal Urban Flooding Using a Neural Network–Markov Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Frifra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rhinane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (5), pp.800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse12050800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-sensor approach to monitor the ongoing restoration of edaphic conditions for salt marsh species facing sea level rise: An adaptive management case study in Camargue, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+                <w:t xml:space="preserve">Macroinvertebrate structure and trophic-functional organization in relation to environmental conditions in Dakhla Bay (southeast Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Errhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Naoufal Tamsouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Arzel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
+                <w:t xml:space="preserve">Daniel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168289⟩</w:t>
+              <w:t xml:space="preserve">Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11756-023-01508-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281757v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing LSTM and XGBoost algorithms for storm prediction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-sensor approach to monitor the ongoing restoration of edaphic conditions for salt marsh species facing sea level rise: An adaptive management case study in Camargue, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rita Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-62182-0⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.168289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580807v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Spatial and Interannual Dynamic of Zostera noltei</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">Harnessing LSTM and XGBoost algorithms for storm prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Frifra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rhinane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-023-01690-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.11381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-62182-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04367490v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the benthic macrofauna composition and structure in a southern-west Mediterranean coastal lagoon after restoration actions: Spatial and Seasonal patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring the Spatial and Interannual Dynamic of Zostera noltei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda El Kamcha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Soilam Boutoumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Bououarour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Bouabid Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60, pp.102820. </w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (5), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.102820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13157-023-01690-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959589v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variation (Winter vs. Summer) Crustacean Fauna of the Oualidia Lagoon, Morocco</w:t>
+                <w:t xml:space="preserve">New insights into the benthic macrofauna composition and structure in a southern-west Mediterranean coastal lagoon after restoration actions: Spatial and Seasonal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. El Asri</w:t>
+                <w:t xml:space="preserve">Reda El Kamcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilam Boutoumit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Errhif</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">zoodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15407/zoo2023.06.521⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.102820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2023.102820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367488v1</w:t>
+                <w:t xml:space="preserve">hal-03959589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic Storms Detected in a Changing Environment over Recent Centuries in the Belle Henriette Lagoon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">Seasonal Variation (Winter vs. Summer) Crustacean Fauna of the Oualidia Lagoon, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Errhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tamsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+                <w:t xml:space="preserve">H. Zidane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (2), pp.151. </w:t>
+              <w:t xml:space="preserve">zoodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (6), pp.521-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos13020151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15407/zoo2023.06.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533798v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN ARTIFICIAL INTELLIGENCE APPROACH TO PREDICTION OF EXTREME EVENTS: THE CASE OF STORMS IN WESTERN FRANCE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historic Storms Detected in a Changing Environment over Recent Centuries in the Belle Henriette Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Frifra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Maanan</w:t>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-4-W3-2021-115-2022⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos13020151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367500v1</w:t>
+                <w:t xml:space="preserve">hal-03533798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Fuzzy-AHP Matlab based graphical user interface (GUI) for a broad range of users: Sample applications in the environmental field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haytham Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kašpar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratna Chrismiari Purwestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 158, pp.104951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cageo.2021.104951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and extent of freshwater browning - What we know and what should be studied next in the context of global change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AN ARTIFICIAL INTELLIGENCE APPROACH TO PREDICTION OF EXTREME EVENTS: THE CASE OF STORMS IN WESTERN FRANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Frifra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Blanchet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Rhinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152420⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XLVI-4/W3-2021, pp.115-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVI-4-W3-2021-115-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662627v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal trends in benthic macrofauna communities and their relationship with environmental factors in an Atlantic lagoonal system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+                <w:t xml:space="preserve">Ecology and extent of freshwater browning - What we know and what should be studied next in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Davranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimmo Kahilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda El Hadad</w:t>
+                <w:t xml:space="preserve">Jean Secondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 77, pp.1039-1055. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 812, pp.152420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11756-022-01043-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609934v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer les tempêtes sur le temps long en quantifiant les dommages : proposition d’un nouvel outil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal trends in benthic macrofauna communities and their relationship with environmental factors in an Atlantic lagoonal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilam Boutoumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda El Kamcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Houda El Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.402-420. </w:t>
+              <w:t xml:space="preserve">Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77, pp.1039-1055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.8308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11756-022-01043-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588608v1</w:t>
+                <w:t xml:space="preserve">hal-03609934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying and Mapping Cultural Ecosystem Services Using Artificial Intelligence and Social Media Data</w:t>
+                <w:t xml:space="preserve">Comparer les tempêtes sur le temps long en quantifiant les dommages : proposition d’un nouvel outil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikram Mouttaki</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-022-01616-9⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.402-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367495v1</w:t>
+                <w:t xml:space="preserve">hal-03588608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire des tempêtes et submersions marines depuis 1 000 ans : quelles interprétations climatiques dans l’ouest de la France ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Classifying and Mapping Cultural Ecosystem Services Using Artificial Intelligence and Social Media Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Mouttaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrida Bagdanavičiūtė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Erraiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rhinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.8168⟩</w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (7), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-022-01616-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588615v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d’archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Géohistoire des tempêtes et submersions marines depuis 1 000 ans : quelles interprétations climatiques dans l’ouest de la France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.366-384. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.348-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bagf.8226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03588619v1</w:t>
+                <w:t xml:space="preserve">hal-03588615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time series analysis of the Caspian Sea shoreline in response to sea level fluctuation using remotely sensed data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d’archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102672⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Les risques littoraux, 98 (3/4), pp.366-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.8226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794521v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Zostera noltei meadows on benthic macrofauna in North Atlantic coastal ecosystems of Morocco: spatial and seasonal patterns</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Time series analysis of the Caspian Sea shoreline in response to sea level fluctuation using remotely sensed data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elahe Akbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Hamzeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ataolah Abdolahi Kakroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11756-021-00718-9⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2022.102672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157469v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+                <w:t xml:space="preserve">Soft-bottom macrozoobenthos in semi-enclosed coastal systems of Morocco: A latitudinal and biogeographic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilam Boutoumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda El Kamcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+                <w:t xml:space="preserve">Latifa Joulami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boutahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.101689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507163v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and Quantification of the Dwarf Eelgrass Zostera noltei Using a Random Forest Algorithm on a SPOT 7 Satellite Image</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial Patterns of Macrozoobenthos Assemblages in a Sentinel Coastal Lagoon: Biodiversity and Environmental Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilam Boutoumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda El Kamcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi10050313⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Benthic Species and Habitats, 9 (5), pp.461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9050461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550780v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alarming coastal vulnerability of the deltaic and sandy beaches of North Africa</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of the Zostera noltei meadows on benthic macrofauna in North Atlantic coastal ecosystems of Morocco: spatial and seasonal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda El Kamcha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilam Boutoumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-77926-x⟩</w:t>
+              <w:t xml:space="preserve">Biologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.2263-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11756-021-00718-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124218v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-bottom macrozoobenthos in semi-enclosed coastal systems of Morocco: A latitudinal and biogeographic analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loubna Boutahar</w:t>
+                <w:t xml:space="preserve">Évolutions paysagères et occupations humaines passées du Marais poitevin occidental durant la fin de l’Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101689⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.263-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467914v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Patterns of Macrozoobenthos Assemblages in a Sentinel Coastal Lagoon: Biodiversity and Environmental Drivers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+                <w:t xml:space="preserve">Alarming coastal vulnerability of the deltaic and sandy beaches of North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Hzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essam Heggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oula Amrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Benthic Species and Habitats, 9 (5), pp.461. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.2320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9050461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-77926-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207684v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal and Spatial Patterns of Ecotoxicological Indices of Trace Elements in Superficial Sediments of the Marchica Lagoon Following Restoration Actions during the Last Decade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mapping and Quantification of the Dwarf Eelgrass Zostera noltei Using a Random Forest Algorithm on a SPOT 7 Satellite Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Oujidi</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Benmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Bouch</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hocein Bazairi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/d13020051⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijgi10050313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03550804v1</w:t>
+                <w:t xml:space="preserve">hal-03550780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to mapping cultural ecosystem services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikram Mouttaki</w:t>
+                <w:t xml:space="preserve">Seasonal and Spatial Patterns of Ecotoxicological Indices of Trace Elements in Superficial Sediments of the Marchica Lagoon Following Restoration Actions during the Last Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Oujidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Bouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Khomalli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rhinane</w:t>
+                <w:t xml:space="preserve">Mounia Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Layachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (6), pp.56. </w:t>
+              <w:t xml:space="preserve">Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/environments8060056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/d13020051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275539v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Coastal Marchica Watershed through Ecotoxicological Indices of Trace Elements in Superficial Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Oujidi</w:t>
+                <w:t xml:space="preserve">A new approach to mapping cultural ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Mouttaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kabriti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdelfettah Benchrif</w:t>
+                <w:t xml:space="preserve">Youssef Khomalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrida Bagdanavičiūtė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rhinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202129803001⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (6), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments8060056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324036v1</w:t>
+                <w:t xml:space="preserve">hal-03275539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The typology of slope slides of the cliff coast of Safi-Morocco, and the role of the clay layer in triggering failure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the Coastal Marchica Watershed through Ecotoxicological Indices of Trace Elements in Superficial Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Oujidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kabriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfettah Bensaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Abdelfettah Benchrif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103878⟩</w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 298 (4), pp.03001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202129803001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582956v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of contamination by organochlorine pesticides and polychlorinated biphenyl’s from Oualidia lagoon water (Morocco)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal approaches of historical extreme storm events based on sedimentological archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12517-020-05761-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.103710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120046v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal approaches of historical extreme storm events based on sedimentological archives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using Analytic Hierarchy Process to Map and Quantify the Ecosystem Services in Oualidia Lagoon, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khomalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Elyaagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturas Razinkova-Baziukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rhinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103710⟩</w:t>
+              <w:t xml:space="preserve">Wetlands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.2123-2137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13157-020-01386-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422247v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Analytic Hierarchy Process to Map and Quantify the Ecosystem Services in Oualidia Lagoon, Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rhinane</w:t>
+                <w:t xml:space="preserve">Assessment of contamination by organochlorine pesticides and polychlorinated biphenyl’s from Oualidia lagoon water (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Lakhlalki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Jayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Benhra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wetlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13157-020-01386-2⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12517-020-05761-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120036v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination and environmental risk assessment of heavy metals in marine sediments from Tahaddart estuary (NW of Morocco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The typology of slope slides of the cliff coast of Safi-Morocco, and the role of the clay layer in triggering failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed E Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem El Barjy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Olivier Maquaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Tnoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human and Ecological Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10807039.2018.1495056⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.103878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441771v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the watershed on the seasonal variation of the surface water quality of a post-restoration coastal wetland: The case of the Nador lagoon (Mediterranean sea, Morocco)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Layachi</w:t>
+                <w:t xml:space="preserve">Contamination and environmental risk assessment of heavy metals in marine sediments from Tahaddart estuary (NW of Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem El Barjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslam Abid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Bouchnan</w:t>
+                <w:t xml:space="preserve">Ali Tnoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101127⟩</w:t>
+              <w:t xml:space="preserve">Human and Ecological Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10807039.2018.1495056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120050v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-water Zostera marina meadows in the Mediterranean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Boutahar</w:t>
+                <w:t xml:space="preserve">Effects of the watershed on the seasonal variation of the surface water quality of a post-restoration coastal wetland: The case of the Nador lagoon (Mediterranean sea, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Oujidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Layachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Espinosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gobert</w:t>
+                <w:t xml:space="preserve">Rachid Bouchnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2020.103269⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.101127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2020.101127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120045v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Structure and Spatial Patterns of Soft-Bottom Macrozoobenthos in Oualidia Lagoon, Moroccan Atlantic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Naoufal Tamsouri</w:t>
+                <w:t xml:space="preserve">Deep-water Zostera marina meadows in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boutahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Richir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lepoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakima Zidane</w:t>
+                <w:t xml:space="preserve">Sylvie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thalassas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Aquatic Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.103269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41208-020-00263-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquabot.2020.103269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120042v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatological influences on major storm events during the last millennium along the Atlantic coast of France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Community Structure and Spatial Patterns of Soft-Bottom Macrozoobenthos in Oualidia Lagoon, Moroccan Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Errhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Naoufal Tamsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-69069-w⟩</w:t>
+              <w:t xml:space="preserve">Thalassas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41208-020-00263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904386v1</w:t>
+                <w:t xml:space="preserve">hal-03120042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Climatological influences on major storm events during the last millennium along the Atlantic coast of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.12059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-69069-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01920313v1</w:t>
+                <w:t xml:space="preserve">hal-02904386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the potential impacts of land use/cover change on terrestrial carbon stocks in north-west Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Efficiency of Fuzzy Analytic Hierarchy Process to detect soil erosion vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Haidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Snoussi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Hakdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (6), pp.560-570. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 354, pp.113853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504509.2019.1633706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441784v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring environmental status in semi-enclosed coastal ecosystems using Zostera noltei meadows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Correlating three centuries of historical and geological data for the marine deposit reconstruction of two depositional environments of the French Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 407, pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2018.10.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02146504v1</w:t>
+                <w:t xml:space="preserve">hal-01920313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Fuzzy Analytic Hierarchy Process to detect soil erosion vulnerability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biomonitoring environmental status in semi-enclosed coastal ecosystems using Zostera noltei meadows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Boutahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Bououarour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Richir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.776-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02441773v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the potential impacts of land use/cover change on terrestrial carbon stocks in north-west Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riwan Kerguillec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul Fattal</w:t>
+                <w:t xml:space="preserve">Maria Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104904⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.560-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504509.2019.1633706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279136v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of water body change and sedimentation rate in Moulay Bousselham wetland, Morocco, using geospatial technologies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hassan Rhinane</w:t>
+                <w:t xml:space="preserve">Monitoring and management of coastal hazards: creation of a regional observatory of coastal erosion and storm surges in the Pays de la Loire region (Atlantic coast, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Kerguillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Audère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Rueff</w:t>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2019.104904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866182v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing, quantifying and valuing the ecosystem services of coastal lagoons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vulnerability, resilience and adaptation of societies during major extreme storms during the Little Ice Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.1487-1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-1487-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873287v1</w:t>
+                <w:t xml:space="preserve">hal-03142758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+                <w:t xml:space="preserve">Assessing, quantifying and valuing the ecosystem services of coastal lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Icely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Derolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Clara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.50 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811916v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological and dendrochronological indicators of coastal storm risk in western France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Gruchet</w:t>
+                <w:t xml:space="preserve">Assessment of water body change and sedimentation rate in Moulay Bousselham wetland, Morocco, using geospatial technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Rhinane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738668v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability, resilience and adaptation of societies during major extreme storms during the Little Ice Age</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sedimentological and dendrochronological indicators of coastal storm risk in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Gruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-14-1487-2018⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.401-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142758v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01738668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability in distribution, diversity, and structure of the polychaete assemblages from Dakhla Bay (Atlantic coast of South Morocco)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Martin</w:t>
+                <w:t xml:space="preserve">Chronology of Holocene storm events along the European Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Piotrowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Tamsouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49, pp.1271-1281. </w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (4), pp.431-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12526-018-0910-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0309133318776500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873282v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assess the human and environmental vulnerability for coastal hazard by using a multi-criteria decision analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nessraddine Adouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human and Ecological Risk Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (6), pp.1642 - 1658. </w:t>
@@ -8067,7992 +8067,7884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Fuzzy Analytic Hierarchy Process multi-criteria and automatic computation to analyse coastal vulnerability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal variability in distribution, diversity, and structure of the polychaete assemblages from Dakhla Bay (Atlantic coast of South Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tamsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Errhif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Marine Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49, pp.1271-1281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0309133317695158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12526-018-0910-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512476v1</w:t>
+                <w:t xml:space="preserve">hal-01873282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and ecological risk of heavy metals in the marine sediment from Dakhla Bay, Morocco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A global risk approach to assessing groundwater vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Gontara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikram Jmal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8367-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.168-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512482v1</w:t>
+                <w:t xml:space="preserve">hal-01512478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polychaete diversity and assemblage structure in the Oualidia Lagoon, Moroccan Atlantic coast</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Tamsouri</w:t>
+                <w:t xml:space="preserve">Using Fuzzy Analytic Hierarchy Process multi-criteria and automatic computation to analyse coastal vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouksim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hakdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+              <w:t xml:space="preserve">Progress in Physical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0025315417000388⟩</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309133317695158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512480v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global risk approach to assessing groundwater vulnerability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Allouche</w:t>
+                <w:t xml:space="preserve">Environmental and ecological risk of heavy metals in the marine sediment from Dakhla Bay, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Mouradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem El Barjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (9), pp.7970-7981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8367-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01512478v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and potential ecological risk assessment of trace elements in the watershed topsoil and coastal sediment of the Oualidia lagoon, Morocco</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meryem El Barjy</w:t>
+                <w:t xml:space="preserve">Polychaete diversity and assemblage structure in the Oualidia Lagoon, Moroccan Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Errhif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Hassou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+                <w:t xml:space="preserve">Mohammed Tamsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human and Ecological Risk Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (3), pp.602 - 614. </w:t>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10807039.2017.1394176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0025315417000388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866188v1</w:t>
+                <w:t xml:space="preserve">hal-01512480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité et adaptation des sociétés littorales aux aléas météo-marins entre Guérande et l'île de Ré, France (XIV e -XVIII e siècle)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin and potential ecological risk assessment of trace elements in the watershed topsoil and coastal sediment of the Oualidia lagoon, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem El Barjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Najwa Hassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.17927⟩</w:t>
+              <w:t xml:space="preserve">Human and Ecological Risk Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), pp.602 - 614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10807039.2017.1394176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01512616v1</w:t>
+                <w:t xml:space="preserve">hal-01866188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using automatic computation to analyze the rate of shoreline change on the Kenitra coast, Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnérabilité et adaptation des sociétés littorales aux aléas météo-marins entre Guérande et l'île de Ré, France (XIV e -XVIII e siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jalila Moussaid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Jean-Luc Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.04.044⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.17927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01185540v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01512616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of recent sedimentation and geochemical characteristics of sediments in Alvarado Lagoon, Veracruz (Mexico)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Carolina Ruiz-Fernández</w:t>
+                <w:t xml:space="preserve">Using automatic computation to analyze the rate of shoreline change on the Kenitra coast, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalila Moussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ait Fora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciencias Marinas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7773/cm.v40i4.2473⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.04.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112458v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evaluation of solar farm locations applying Geographic Information System and Multi-Criteria Decision-Making methods: Case study in southern Morocco</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Chronology of recent sedimentation and geochemical characteristics of sediments in Alvarado Lagoon, Veracruz (Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Carolina Ruiz-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Albert Sanchez-Cabeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perla López Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libia Hascibe Pérez Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.07.054⟩</w:t>
+              <w:t xml:space="preserve">Ciencias Marinas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7773/cm.v40i4.2473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01185533v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental risk assessment of the Moroccan Atlantic continental shelf: The role of the industrial and urban area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The evaluation of solar farm locations applying Geographic Information System and Multi-Criteria Decision-Making methods: Case study in southern Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Hakdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.098⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1354-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2015.07.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01104902v1</w:t>
+                <w:t xml:space="preserve">hal-01185533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomic diversity and structure of the molluscan fauna in Oualidia lagoon (Moroccan Atlantic coast)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakima Zidane</w:t>
+                <w:t xml:space="preserve">Environmental risk assessment of the Moroccan Atlantic continental shelf: The role of the industrial and urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.187:545. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 511, pp.407-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-015-4752-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185536v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01104902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution historique du passage du Gois du 18ème siècle à nos jours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Taxonomic diversity and structure of the molluscan fauna in Oualidia lagoon (Moroccan Atlantic coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Asri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Botrel</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Tamsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Errhif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.187:545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-015-4752-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672630v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport éolien dans le système plage-dune de la baie d'El Haouzia (côte atlantique marocaine)</w:t>
+                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010 – Méthode et Analyse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">M. Juignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabatier</w:t>
+                <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Charif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
+                <w:t xml:space="preserve">Gouguet L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'homme et la dynamique littorale : maîtrise ou adaptation, 30, pp.29-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112456v1</w:t>
+                <w:t xml:space="preserve">hal-02172394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010 – Méthode et Analyse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution historique du passage du Gois du 18ème siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Juignier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Botrel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, L'homme et la dynamique littorale : maîtrise ou adaptation, 30, pp.29-39</w:t>
+              <w:t xml:space="preserve">Les Cahiers Nantais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172394v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term record of land use change impacts on sediments in Oualidia lagoon, Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+                <w:t xml:space="preserve">Modélisation du transport éolien dans le système plage-dune de la baie d'El Haouzia (côte atlantique marocaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Carolina Ruiz-Fernández</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+                <w:t xml:space="preserve">Abdessamad Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayt Ougougdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 29 (1), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.101-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1001-6279(14)60017-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.3872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01108495v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variation of faecal pollution indicators (Escherichia coli and faecal streptococci) and physico-chemical parameters at the Oualidia lagoon and its watershed (Morocco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A long-term record of land use change impacts on sediments in Oualidia lagoon, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina Ruiz-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-6279(14)60017-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112460v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and ecological risk assessment of heavy metals in sediments of Nador lagoon, Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal variation of faecal pollution indicators (Escherichia coli and faecal streptococci) and physico-chemical parameters at the Oualidia lagoon and its watershed (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najwa Hassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddik Mohamed</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Mouna Hennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Assobhei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Current Microbiology and Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.675-694</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109127v1</w:t>
+                <w:t xml:space="preserve">hal-01112460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the anthropogenic influx of metal and metalloid contaminants into the Moulay Bousselham lagoon, Morocco, using chemometric methods coupled to geographical information systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Environmental and ecological risk assessment of heavy metals in sediments of Nador lagoon, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddik Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul Fattal</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Assobhei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1399-6⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.616-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2014.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760471v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Juigner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Marc Poumadère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (1), pp.19-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01722281v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on contrasting beach-dune morphodynamics, Tetouan coast, northwest Morocco: the role of grain size and human-altered dune morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounim El Mrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taaouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Nachite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1283-1288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of sandy coasts to climate variability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poumadère</w:t>
+                <w:t xml:space="preserve">Martin Juigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Balouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raquel Bohn Bertoldo</w:t>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'Homme et la dynamique littorale : maîtrise ou adaptation ?, 30, pp.29-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172312v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01722281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term record of land use change impacts on lagoonal sediments (Oualidia lagoon, Morocco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the anthropogenic influx of metal and metalloid contaminants into the Moulay Bousselham lagoon, Morocco, using chemometric methods coupled to geographical information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Landesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4729-4741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1399-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832915v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial distribution of faecal bacteria in the Oualidia lagoon (Morocco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A long-term record of land use change impacts on lagoonal sediments (Oualidia lagoon, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Carolina Ruiz-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polish Journal of Environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (3), pp.11</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.In Press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684497v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Contributions to Heavy Metal Fluxes into the Loukous Estuary (Moroccan Atlantic Coast)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanaa Kalloul</w:t>
+                <w:t xml:space="preserve">Temporal and spatial distribution of faecal bacteria in the Oualidia lagoon (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Hennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafaa Hamid</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khadija Cheddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Assobhei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polish Journal of Environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (3), pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668598v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématique d’un trait de côte sableux en Vendée entre 1920 et 2010. Méthode et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Juigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Debaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, L'homme et la dynamique littorale : maîtrise ou adaptation ?, 30, pp.29-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach to characterize the interaction between coastal morphodynamics, geomorphological setting and human interventions on the Mediterranean beaches of North-Western Morocco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Source Contributions to Heavy Metal Fluxes into the Loukous Estuary (Moroccan Atlantic Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Kalloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayouty El Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2012.08.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (1), pp.174 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-09-00142.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00727774v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beach-dune degradation in a Mediterranean context of strong development pressures, and the missing integrated management perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">An integrated approach to characterize the interaction between coastal morphodynamics, geomorphological setting and human interventions on the Mediterranean beaches of North-Western Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounim El Mrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Taaouati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Nachite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 69, pp.299-306. </w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (1-2), pp.334-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2012.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727023v1</w:t>
+                <w:t xml:space="preserve">hal-00727774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal fluxes to the sediments of the Moulay Bousselham lagoon, Morocco.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beach-dune degradation in a Mediterranean context of strong development pressures, and the missing integrated management perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El Mrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taaouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Nachite</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-009-0341-9⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 69, pp.299-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668623v1</w:t>
+                <w:t xml:space="preserve">hal-00727023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan sédimentaire de la tempête du 10 mars 2008 sur un secteur protégé mais en érosion à Noirmoutier (Vendée, France) : le cas de la dune et de la plage des Éloux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Effets des tempêtes sur une plage aménagée et à forte protection côtière : la plage des Éloux (côte de Noirmoutier, Vendée, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Paillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lamberts</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.101-114</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 2 (215), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.3289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668749v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">210Pb and 137Cs in a sediment core from Loukkos estuary (North of Morocco): implication for geochronological studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafaa Hamid</w:t>
+                <w:t xml:space="preserve">Metal fluxes to the sediments of the Moulay Bousselham lagoon, Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Mhamdi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benmansour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mohamed Choura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (2), pp.275-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-009-0341-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752530v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des tempêtes sur une plage aménagée et à forte protection côtière : la plage des Éloux (côte de Noirmoutier, Vendée, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">210Pb and 137Cs in a sediment core from Loukkos estuary (North of Morocco): implication for geochronological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafaa Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benmansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.H. Sayouty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Africa Geoscience Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.189-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534197v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Vulnerability to Oil Spill Pollution: the Case of Noirmoutier Island (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+                <w:t xml:space="preserve">Bilan sédimentaire de la tempête du 10 mars 2008 sur un secteur protégé mais en érosion à Noirmoutier (Vendée, France) : le cas de la dune et de la plage des Éloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.101-114</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668597v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantiﬁcation et organisation du transit sédimentaire dans la baie d'El Jadida (Maroc Atlantique)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coastal Vulnerability to Oil Spill Pollution: the Case of Noirmoutier Island (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie du Maroc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (5), pp.879-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/08-1159.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668762v1</w:t>
+                <w:t xml:space="preserve">hal-00668597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de transport sédimentaire longshore : application à la baie d'El Haouzia (région d'El Jadida, Maroc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Quantiﬁcation et organisation du transit sédimentaire dans la baie d'El Jadida (Maroc Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins de l'Institut Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 31, pp.21-37</w:t>
+              <w:t xml:space="preserve">Revue de Géographie du Maroc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.85-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668755v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal and polycyclic aromatic hydrocarbons in Ebrié lagoon sediments, Côte d'Ivoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quantification de transport sédimentaire longshore : application à la baie d'El Haouzia (région d'El Jadida, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletins de l'Institut Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.21-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00668596v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary records of anthropogenic contribution to heavy metal content in Oum Er Bia estuary (Morocco)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Heavy metal and polycyclic aromatic hydrocarbons in Ebrié lagoon sediments, Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Affian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Degbehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Valère Djagoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-008-0138-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 159, pp.531-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-008-0649-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292201v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal concentrations in marine molluscs from the Moroccan coastal region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sedimentary records of anthropogenic contribution to heavy metal content in Oum Er Bia estuary (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carruesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 153, pp.176-183. </w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10311-008-0138-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668590v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomonitoring of Heavy Metals Using Mytilus galloprovincialis in Safi Coastal Waters, Morocco</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Heavy metal concentrations in marine molluscs from the Moroccan coastal region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.525-531. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 153, pp.176-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tox.20301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2007.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00668592v1</w:t>
+                <w:t xml:space="preserve">hal-00668590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty-year sedimentary record of heavy metal pollution in the lagoon of Oualidia (Moroccan Atlantic coast)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biomonitoring of Heavy Metals Using Mytilus galloprovincialis in Safi Coastal Waters, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Carruesco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 72 (72), pp.359-369. </w:t>
+              <w:t xml:space="preserve">Environmental Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.525-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tox.20301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00668593v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fifty-year sedimentary record of heavy metal pollution in the lagoon of Oualidia (Moroccan Atlantic coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carruesco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (72), pp.359-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2006.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The distribution of heavy metals in the Sidi Moussa lagoon sediments (Atlantic Moroccan Coast)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Carruesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Aajjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Naud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 39, pp.473-483. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2004.07.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Shera Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.293-299, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Shera Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valisoa Bujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.285-291, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the desealing potential of soils by coupling Multi-Criteria Analysis, GIS and AI: Nantes Metropolis case study (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Prezeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Tahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrakech, Morocco. pp.271-278, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-271-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps of a historical storm track model based on climate reanalysis data for understanding the spatial footprint of recorded storm impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Frifra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025 – 10th International Conference on GeoInformation Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrackech, Morocco. pp.263-270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for risk assessment during natural hazard based on the Choquet integral and MACBETH</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The use of climate reanalysis data to understand historical storm impacts recorded in coastal environments with geomorphological methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Frifra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoAdvances 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098970v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of climate reanalysis data to understand historical storm impacts recorded in coastal environments with geomorphological methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling Crisis Management Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léia Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Gamma Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098873v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-criteria approach to coastal flooding risk assessment: from modelling to crisis response</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anticiper le Changement Climatique sur nos Littoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoAdvances 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Café Géographique de la Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Les Sables-d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098942v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Crisis Management Scenarios</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Large</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gamma Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801437v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper le Changement Climatique sur nos Littoraux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approche croisée archéologique et géographique d’un territoire maritime : L’exemple de la Baie de Bourgneuf (Pays-de-la-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café Géographique de la Fête de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Les Sables-d'Olonne, France</w:t>
+              <w:t xml:space="preserve">HOMER Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820460v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03697739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de reconstitution de la courbe d'élévation du niveau de la mer en région Pays de la Loire : Évolution du paysage et mobilité humaine littorale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approche croisée d'un paysage culturel maritime : l'exemple de la Baie de Bourgneuf (Pays de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geographic Union (UGI) 2022, session Géographie Environnementale Et Changements Globaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. pp.A103910PP</w:t>
+              <w:t xml:space="preserve">HOMER 2021 - Archéologie des peuplements littoraux et des intéractions Homme/Milieu en atlantique nord équateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6566 CReAAH CNRS, 2021, Château d'Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727989v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03408644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche croisée archéologique et géographique d’un territoire maritime : L’exemple de la Baie de Bourgneuf (Pays-de-la-Loire)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d'archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOMER Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Oléron, France</w:t>
+              <w:t xml:space="preserve">Séance de l'Association de Géographes Français sur le thème des risques littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03697739v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche croisée d'un paysage culturel maritime : l'exemple de la Baie de Bourgneuf (Pays de la Loire)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les tempêtes et submersions marines en Atlantique analysées par 1 000 années de données sédimentologiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOMER 2021 - Archéologie des peuplements littoraux et des intéractions Homme/Milieu en atlantique nord équateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6566 CReAAH CNRS, 2021, Château d'Oléron, France</w:t>
+              <w:t xml:space="preserve">Journée séminaire du Groupe de Travail Tempêtes et Submersions Historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03408644v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submersions marines sur le littoral atlantique français : 700 ans d'archives sociétales et environnementales pour une meilleure connaissance et gestion du risque</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coupling historical map and sedimentological archives to rebuild the Belle-Henriette lagoon paleoenvironment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l'Association de Géographes Français sur le thème des risques littoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Investigate the shore, sound the past, new methods and practices of maritime prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183949v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tempêtes et submersions marines en Atlantique analysées par 1 000 années de données sédimentologiques et historiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combining tree-ring growth disturbances, meteorological reanalysis and historical documents to assess recent violent windy storms in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Decaulne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée séminaire du Groupe de Travail Tempêtes et Submersions Historiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Orléans, France</w:t>
+              <w:t xml:space="preserve">TRACE 2019 – Tree-rings in Archaeology, Climatology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caserta, Italy. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079901v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling historical map and sedimentological archives to rebuild the Belle-Henriette lagoon paleoenvironment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les riverains de l’Atlantique français sous la tempête (XIVe – XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sauzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigate the shore, sound the past, new methods and practices of maritime prehistory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Géohistoire des risques « naturels », Journée d’études du Centre de formation sur l’environnement et la société - Ecole normale supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039761v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining tree-ring growth disturbances, meteorological reanalysis and historical documents to assess recent violent windy storms in Western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A dendrochronological proxy to document recent violent windy storms in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Decaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRACE 2019 – Tree-rings in Archaeology, Climatology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caserta, Italy. pp.84</w:t>
+              <w:t xml:space="preserve">Coastal Hazards In Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tetouan, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147838v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les riverains de l’Atlantique français sous la tempête (XIVe – XXe siècles)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire des risques « naturels », Journée d’études du Centre de formation sur l’environnement et la société - Ecole normale supérieure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920296v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dendrochronological proxy to document recent violent windy storms in Western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recent marine deposits reconstruction of two depositional environments of the French Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Hazards In Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Tetouan, Morocco</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-14341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890234v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene storms events along the European Atlantic coasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Approche géophysique de la couverture sédimentaire au large des Pays de Monts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499224v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent marine deposits reconstruction of two depositional environments of the French Atlantic coast</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Un SIG pour appuyer la gestion durable du littoral : exemple de l’érosion en Pays de Monts (Vendée, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.EGU2017-14341</w:t>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Français du Littoral, Jul 2014, Dunkerque, France. pp.817-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518290v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géophysique de la couverture sédimentaire au large des Pays de Monts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Coastal sediment budget and shoreline changes for the Noirmoutier island (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Durand</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05548766v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un SIG pour appuyer la gestion durable du littoral : exemple de l’érosion en Pays de Monts (Vendée, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Land use and environmental quality in two Moroccan lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Français du Littoral, Jul 2014, Dunkerque, France. pp.817-824</w:t>
+              <w:t xml:space="preserve">Land use and environmental quality in two Moroccan lagoons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland. pp.140-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172407v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal sediment budget and shoreline changes for the Noirmoutier island (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modelling approaches on coastal lagoon. LOICZ First Cross-cutting Workshop on Coastal Lagoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Modelling approaches on coastal lagoon. LOICZ First Cross-cutting Workshop on Coastal Lagoons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668767v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use and environmental quality in two Moroccan lagoons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Geomorphological response of the Noirmoutier Island to sea-level rise and anthropic impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Paillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land use and environmental quality in two Moroccan lagoons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Galway, Ireland. pp.140-141</w:t>
+              <w:t xml:space="preserve">EMECS 8 - International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668771v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling approaches on coastal lagoon. LOICZ First Cross-cutting Workshop on Coastal Lagoons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence de l'envasement d'une baie par modélisation hydrosédimentaire : cas de la baie de Bourgneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Larroudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise en évidence de l'envasement d'une baie par modélisation hydrosédimentaire : cas de la baie de Bourgneuf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Caen, France. pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16062,833 +15954,833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying machine learning to anticipate crisis management of marine submersion events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Le Pors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE 2025 European Landscape Ecology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation couplée de scenario de gestion de crise appliqué aux submersions marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savary Léia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Mediterranean Conference for Environmental Integration (EMCEI) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marrakesh, Maroc. pp.1310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation comportementale des populations en cas de crise submersion marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léia Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Buron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFSMA 2024: 32èmes journées francophones sur les systèmes multi-agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of coastal extreme events during the last millennium in the French Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019 (EGU 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. EGU General Assembly 2019, Vol. 21, pp.EGU2019-5856, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'archives sédimentologiques et historiques pour étudier 150 années d'évènement extrêmes dans la lagune de la Petite mer des Gâvres, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Hazards In Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tetouan, Maroc. , </w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.17764.83848/1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage sédimentologique et historique pour l’étude de paléoévènements extrêmes aux Traicts du Croisic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Athimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l’Université de Nantes - L’observation du littoral au service des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the late-Holocene storm events along the European Atlantic coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Piotrowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017 (EGU 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. 19, pp.EGU2017-14502, 2017, Geophysical Research Abstracts. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20868.12162/2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16898,265 +16790,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classifying and mapping cultural ecosystem service using artificial intelligence and social media data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ikram Mouttaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrida Bagdanavičiūtė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Erraiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rhinane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Benefit of Coastal ‘Blue Carbon’ Stocks in Moroccan Lagoon Ecosystem: A Case Study From Moulay Bousselham lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ait Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bouroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Khomalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina El Yaagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17166,845 +17058,845 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de nantes; UMR 6566 CReAAH - LARA. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03528591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCRP &amp;quot;La Baie de Bourgneuf dans l'économie maritime atlantique : îles, ports et navigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dieulefet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaonac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Nantes; UMR 6566 Centre de Recherche(s) en Archéologie, Archéosciences, Histoire - LARA, Laboratoire de recherche ARchéologie et Architecture; UMR 6554 LETG; Ministère de la culture et de la communication. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03291082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du Littoral du Pays de Monts. Rapport d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] BRGM - Rapport d'activité. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du Littoral du Pays de Monts. Rapport d’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM. 2012, 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du Littoral du Pays de Monts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gouguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] BRGM - Rapport d’activité, 115p. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis morpho-sédimentologique sur le projet de port de Brétignolles (Vendée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité de plages sableuses face au changement climatique et aux pressions anthropiques. Module 1 : Caractérisation des sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vinchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BRGM (Bureau de recherches géologiques et minières). 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18014,147 +17906,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque de submersion, une forte vulnérabilité régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Kerguillec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18164,799 +18056,799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paléoévènements extrêmes : Outils et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communauté de Communes Océan Marais de Monts. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques littoraux dans la Baie de Bourgneuf du XIVe siècle à nos jours : Les enseignements de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.74-89, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal Inlet Dynamics and Relocation in Response to Artificial Breaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bendahou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Freitas Conceiçao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Mhamdi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment fluxes in coastal areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-189, 2014, 978-94-017-9259-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal area hydrodynamic and morphodynamic numerical modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+                <w:t xml:space="preserve">A GIS analysis for heavy metal assessment of sediment in coastal lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+                <w:t xml:space="preserve">Mehdi Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Maanan and Marc Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nova Science Publishers, Inc, pp.215-228, 2010</w:t>
+              <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.311-326, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668617v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Information System for Integrated Coastal Zone Management in developing countries: cases studies in Mauritania, Côte d'Ivoire, Guinea-Bissau and Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Maanan and Marc Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.347-360, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS analysis for heavy metal assessment of sediment in coastal lagoon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coastal area hydrodynamic and morphodynamic numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Larroudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bendahhou Zourarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Maanan and Marc Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatic Solutions For Coastal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.311-326, 2010</w:t>
+              <w:t xml:space="preserve">, Nova Science Publishers, Inc, pp.215-228, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00668616v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00668617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic Information System for Integrated Coastal Zone Management in Developing countries: cases studies in Mauritania, Côte d'Ivoire, Guinea-Bissau and Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Georis-Creuseveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Maanan; M. Robin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomatic Solutions for Coastal Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.347-359, 2010, Environmental Science, Engineering and Technology, 978-1-61668-140-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling of groundwater pollution using a GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul N. Findley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling: New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc., pp.203-219, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18966,192 +18858,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment Fluxes in Coastal Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maanan, Mohamed, Robin, Marc (Eds.). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, pp.227, 2014, Coastal Research Library, Charles W. Finkl, 978-94-017-9259-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomatic Solutions for Coastal Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nova Science Pub Inc, pp.371, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19161,248 +19053,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithological control on coastal rock cliffs erosion of Safi, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Ragaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des bassins versants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jousseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00701022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19412,114 +19304,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE SÉDIMENTOLOGIQUE DU REMPLISSAGE DE LA LAGUNE DE SIDI MOUSSA, MAROC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes de l'environnement. Faculte des sciences El Jadida, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00124571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId528"/>
+      <w:footerReference w:type="default" r:id="rId529"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19666,51 +19558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492320v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Saadaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Lechgar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-123-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-431-2026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Elbidouri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boutejdir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dagdague" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rouhi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-417-2026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliasse Mahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rhinane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-169-2026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Zair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Timoulali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.08.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Essajai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa El Kihal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zerrouk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-159-2026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabii Simou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Loulad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies13040158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105492" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372298v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Saddiki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Layachi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Akodad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Oujidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baghour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14706-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Bouazzati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Damghi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M'Rini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Karim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36956/sms.v7i2.1809" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Badr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tahri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ka&#353;par" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yousfi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2024.2445831" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372294v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-025-01988-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Tahri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Behja" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Nachite" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchkara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Khalidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.11.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Asri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Errhif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Naoufal Tamsouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01508-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04580810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Frifra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050800" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04580807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62182-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367490v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benmokhtar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01690-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959589v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102820" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367488v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Asri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errhif" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamsouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zidane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/zoo2023.06.521" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frifra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhinane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-4-W3-2021-115-2022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Chrismiari Purwestri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104951" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662627v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blanchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kahilainen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152420" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Hadad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-022-01043-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8308" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mouttaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Bagdanavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erraiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-022-01616-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8168" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588619v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8226" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Akbari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Hamzeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataolah Abdolahi Kakroodi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102672" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157469v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00718-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550780v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocein Bazairi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050313" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124218v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77926-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Joulami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101689" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050461" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bouch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13020051" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275539v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khomalli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8060056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324036v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kabriti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Bensaber" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchrif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202129803001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582956v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103878" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120046v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Lakhlalki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jayed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbrahim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rharbi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benhra" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05761-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103710" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elyaagoubi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Razinkova-Baziukas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-020-01386-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441771v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem El Barjy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Salhi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tnoumi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2018.1495056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Abid" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchnan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101127" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Free Espinosa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2020.103269" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120042v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Zidane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-020-00263-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904386v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69069-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441784v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Karim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rueff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1633706" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.039" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441773v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Haidara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hakdaoui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.07.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L501NHW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866182v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rueff" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.08.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873287v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Newton" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brito" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Icely" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Clara" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2018.02.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738668v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gruchet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03142758v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1487-2018" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873282v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamsouri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0910-9" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866181v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessraddine Adouk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2017.1421452" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512476v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouksim" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133317695158" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512482v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8367-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512480v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tamsouri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000388" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512478v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Allouche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gontara" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jmal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9BKDCJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Hassou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2017.1394176" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185540v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Moussaid" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Fora" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.04.044" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z562QNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112458v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla L&#243;pez Mendoza" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Hascibe P&#233;rez Bernal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7773/cm.v40i4.2473" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185533v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.07.054" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TKMLVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01104902v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.098" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L86Z5SF0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185536v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4752-7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672630v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Botrel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Charif" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3872" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172394v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juignier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouguet L" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108495v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(14)60017-2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MQS4HTN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112460v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hennani" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Assobhei" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109127v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Mohamed" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.09.034" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46JVKMGP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760471v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahou Zourarah" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1399-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1GJVR28-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722281v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112468v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El Mrini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taaouati" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832915v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684497v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Cheddad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668598v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kalloul" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Hamid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayouty El Hassan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-09-00142.1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108519v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727774v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2012.08.009" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R34146J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727023v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.08.004" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z861KSHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668623v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Choura" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-009-0341-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K476KVVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paillart" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752530v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmansour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Sayouty" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534197v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3289" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668597v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Tillier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/08-1159.1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668762v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668755v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668596v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Affian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degbehi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Val&#232;re Djagoua" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-008-0649-z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJKSZNQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292201v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zourarah" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carruesco" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0138-1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74D6V60F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668590v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.07.024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TFBXG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668592v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20301" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668593v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carruesco" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.007" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTZ07BL4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668610v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aajjane" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naud" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2004.07.017" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-869N2196-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492336v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prezeau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-271-2026" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481338v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098970v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098873v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098942v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820460v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183949v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079901v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039761v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147838v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890234v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518290v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548766v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.059" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172407v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668767v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668771v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668774v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692590v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668769v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147799v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890230v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17764.83848/1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864950v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794524v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550786v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Kacem" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouroubi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Yaagoubi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173124v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudouin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173120v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173116v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favennec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692597v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692596v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03087856v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quezin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303749v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109252v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andrade" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freitas Concei&#231;ao" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/earth+sciences+and+geography/earth+system+sciences/book/978-94-017-9259-2" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668617v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668620v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668616v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536086v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668611v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108182v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668602v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859835v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ragaru" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701022v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jousseaume" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124571v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492317v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Farah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nait" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Saadaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Lechgar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Maanan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-431-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Elbidouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Boutejdir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Dagdague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rouhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-417-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ia Savary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Meroumissa Buron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valisoa Bujard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pouzet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Pors" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.10.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492320v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-123-2026" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliasse Mahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rhinane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-169-2026" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Zair" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Agharoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Timoulali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nhres.2025.08.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Essajai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa El Kihal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Zerrouk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-159-2026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Asri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Errhif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Naoufal Tamsouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazahra El Fihri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maanan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ejabf.2026.407099.6259" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabii Simou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Loulad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/technologies13040158" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C Freitas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cearreta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2024.105492" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariaa Saddiki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Layachi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Akodad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Oujidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Baghour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14706-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Badr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Tahri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ka&#353;par" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Yousfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19396368.2024.2445831" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-025-01988-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Bouazzati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Damghi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M'Rini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Karim" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36956/sms.v7i2.1809" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haytham Tahri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2025.113607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042133v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Behja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Nachite" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchkara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid El Khalidi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.11.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04580810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Frifra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12050800" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367487v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-023-01508-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281757v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Davranche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Arzel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rita Carrasco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168289" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04580807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-62182-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Benmokhtar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilam Boutoumit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-023-01690-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959589v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda El Kamcha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bououarour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2023.102820" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367488v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Asri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Errhif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tamsouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zidane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/zoo2023.06.521" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13020151" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426448v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratna Chrismiari Purwestri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2021.104951" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frifra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhinane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVI-4-W3-2021-115-2022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Blanchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Kahilainen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Secondi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152420" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609934v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda El Hadad" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-022-01043-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Athimon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8308" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04367495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mouttaki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrida Bagdanavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Erraiss" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-022-01616-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588615v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8168" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8226" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elahe Akbari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Hamzeh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ataolah Abdolahi Kakroodi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2022.102672" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467914v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Joulami" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boutahar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101689" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207684v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahhou Zourarah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9050461" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157469v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11756-021-00718-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507163v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16139" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Hzami" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Heggy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oula Amrouni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77926-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocein Bazairi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi10050313" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550804v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Bouch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Tahri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d13020051" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Khomalli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments8060056" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324036v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kabriti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Bensaber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchrif" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202129803001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103710" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120036v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Elyaagoubi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Razinkova-Baziukas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-020-01386-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120046v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Lakhlalki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jayed" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benbrahim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rharbi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benhra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-020-05761-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582956v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayt Ougougdal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E Chaibi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103878" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441771v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem El Barjy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Salhi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tnoumi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2018.1495056" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120050v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Abid" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouchnan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2020.101127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120045v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Free Espinosa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Richir" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lepoint" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquabot.2020.103269" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Zidane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41208-020-00263-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904386v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69069-w" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Haidara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Hakdaoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.07.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L501NHW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920313v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.10.014" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146504v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.039" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441784v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Karim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Rueff" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Snoussi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1633706" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279136v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Debaine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2019.104904" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03142758v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-1487-2018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873287v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Newton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Brito" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Icely" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Derolez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Clara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2018.02.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866182v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rueff" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.08.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Decaulne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gruchet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.03.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811916v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Piotrowska" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133318776500" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866181v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessraddine Adouk" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2017.1421452" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873282v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tamsouri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12526-018-0910-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Allouche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Gontara" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Jmal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9BKDCJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512476v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouksim" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309133317695158" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512482v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Mouradi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8367-0" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512480v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Tamsouri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315417000388" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866188v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Hassou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10807039.2017.1394176" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512616v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauzeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Sarrazin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17927" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185540v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalila Moussaid" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Fora" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.04.044" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Z562QNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112458v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Albert Sanchez-Cabeza" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla L&#243;pez Mendoza" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Hascibe P&#233;rez Bernal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7773/cm.v40i4.2473" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185533v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2015.07.054" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50TKMLVZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01104902v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahabi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Roy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.098" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L86Z5SF0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185536v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-015-4752-7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172394v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juignier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Guern" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouguet L" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672630v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Botrel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112456v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaibi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Charif" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.3872" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108495v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina Ruiz-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(14)60017-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MQS4HTN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112460v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Hennani" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Assobhei" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109127v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddik Mohamed" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2014.09.034" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46JVKMGP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172312v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poumad&#232;re" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bohn Bertoldo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01153" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112468v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El Mrini" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taaouati" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722281v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760471v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendahou Zourarah" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1399-6" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J1GJVR28-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832915v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684497v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Cheddad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108519v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668598v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kalloul" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Hamid" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayouty El Hassan" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-09-00142.1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727774v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2012.08.009" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R34146J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727023v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2012.08.004" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z861KSHG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534197v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paillart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3289" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668623v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Choura" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-009-0341-9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K476KVVM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752530v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmansour" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. Sayouty" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668749v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamberts" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668597v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Tillier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/08-1159.1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668762v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668755v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668596v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Affian" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Degbehi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Val&#232;re Djagoua" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-008-0649-z" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XJKSZNQZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292201v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zourarah" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carruesco" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-008-0138-1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74D6V60F-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668590v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.07.024" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TFBXG4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668592v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20301" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668593v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carruesco" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2006.11.007" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTZ07BL4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668610v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aajjane" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Naud" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2004.07.017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-869N2196-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481392v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Shera Buron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-293-2026" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481375v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-285-2026" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492336v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Prezeau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-271-2026" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481338v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-4-W17-2025-263-2026" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098873v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801437v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buron" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820460v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727989v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697739v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03408644v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183949v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079901v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039761v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147838v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920296v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890234v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499224v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518290v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548766v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Durand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.059" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172407v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Baudouin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Conil" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668767v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668771v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668774v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692590v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668769v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Larroud&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247237v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624270v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savary L&#233;ia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801300v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147799v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890230v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.17764.83848/1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864950v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518281v2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20868.12162/2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794524v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03550786v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Kacem" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bouroubi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Yaagoubi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528591v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dupont" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03291082v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaonac'H" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173124v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fattal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rollier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baudouin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173120v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gouguet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173116v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favennec" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692597v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692596v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vinchon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castelle" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03087856v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quezin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupont" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303749v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109252v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Andrade" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Freitas Concei&#231;ao" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/earth+sciences+and+geography/earth+system+sciences/book/978-94-017-9259-2" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668616v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668620v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Georis-Creuseveau" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668617v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536086v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668611v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108182v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668602v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859835v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ragaru" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701022v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gaillard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecomte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jousseaume" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00124571v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>