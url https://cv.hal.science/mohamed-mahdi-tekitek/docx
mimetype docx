--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -66,2106 +66,2106 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattice Boltzmann convection-diffusion model with non-constant advection velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (11), pp.3192-3204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2023088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond linear analysis: Exploring stability of multiple-relaxation-time lattice Boltzmann method for nonlinear flows using decision trees and evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (11), pp.3174-3191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2024162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple relaxation time lattice Boltzmann schemes for advection-diffusion equations with application to radar image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 471, pp.111612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unexpected convergence of lattice Boltzmann schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce M Boghosian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Graille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.301 - 311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.04.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generalized bounce back boundary condition for the nine velocities two-dimensional lattice Boltzmann scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.103534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Relaxation Time Lattice Boltzmann Models for Multigrid Phase-Field Segmentation of Tumors in 3D Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac L Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1324 - 1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18m123462x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anisotropic thermal lattice Boltzmann simulation of 2D natural convection in a square cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao-An Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.278-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finite volume approximation of stiff problems on two-dimensional curvilinear domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Temam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (10), pp.1787-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207160.2015.1075013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04415170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a superconvergent lattice Boltzmann boundary scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59 (7), pp.2141-2149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2009.08.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjoint Lattice Boltzmann Equation for Parameter Identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (8-9), pp.805-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2005.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface of Special Issue: On mesoscopic methods and their applications to CFD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Krafczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Shi Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Conference for Mesoscopic Methods in Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mohamed Mahdi Tekitek; Michel Berthier; Catherine Choquet; Christophe Saint-Jean; Ezeddine Sediki, Jun 2022, La Rochelle, France. pp.i - iii, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdss.2024184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounce-back at first order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference for Mesoscopic Methods in Engineering and Science, ICMMES 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor expansion method for analyzing bounce-back boundary conditions for lattice Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics, DFSD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. pp.25-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201552002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics, DSFD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Expansion Method for Linear Lattice Boltzmann Schemes with an External Force: Application to Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Workshop on High Order Nonlinear Numerical Methods for Evolutionary PDEs: Theory and Applications, HONOM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Bordeaux, France. pp.89-107, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05455-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the lattice Boltzmann scheme for anisotropic diffusion problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications - Problems and Perspectives, FVCA5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards perfectly matching layers for lattice Boltzmann equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M\textquotesingle Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference for Mesoscopic Methods in Engineering and Science, ICMMES 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On numerical reflected waves for lattice Boltzmann schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M' Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference for Mesoscopic Methods in Engineering and Science, ICMMES 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions for Petrov-Galerkin finite volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lepotier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Symposium on Finite Volumes for Complex Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179386v1</w:t>
-              </w:r>
-[...1122 lines deleted...]
-                <w:t xml:space="preserve">hal-01016184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2183,51 +2183,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la méthode de Boltzmann sur réseau à plusieurs temps de relaxation Asymptotique, conditions aux limites et applications à la mécanique des fluides, la thermique, l’acoustique et traitement d’images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. La Rochelle Université, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2277,51 +2277,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de modèles et de paramètres pour la méthode de Boltzmann sur réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2517,51 +2517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krafczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Shi Luo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179187v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201552002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179599v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864541v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05455-1_6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M\textquotesingle Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M' Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepotier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Michelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2023088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Boghosian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.07.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-An Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Temam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2015.1075013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.07.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04842636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Michelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2023088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Boghosian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-An Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Temam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2015.1075013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.07.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krafczyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Shi Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201552002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864541v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05455-1_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M\textquotesingle Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M' Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepotier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04842636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>