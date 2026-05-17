--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -66,2106 +66,2106 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preface of Special Issue: On mesoscopic methods and their applications to CFD.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Krafczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Shi Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 18th International Conference for Mesoscopic Methods in Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mohamed Mahdi Tekitek; Michel Berthier; Catherine Choquet; Christophe Saint-Jean; Ezeddine Sediki, Jun 2022, La Rochelle, France. pp.i - iii, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2024184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bounce-back at first order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference for Mesoscopic Methods in Engineering and Science, ICMMES 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Hamburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor expansion method for analyzing bounce-back boundary conditions for lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics, DFSD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. pp.25-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201552002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Expansion Method for Linear Lattice Boltzmann Schemes with an External Force: Application to Boundary Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Workshop on High Order Nonlinear Numerical Methods for Evolutionary PDEs: Theory and Applications, HONOM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Bordeaux, France. pp.89-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05455-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864541v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary conditions revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on Discrete Simulation of Fluid Dynamics, DSFD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using the lattice Boltzmann scheme for anisotropic diffusion problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Symposium on Finite Volumes for Complex Applications - Problems and Perspectives, FVCA5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards perfectly matching layers for lattice Boltzmann equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M\textquotesingle Hamed Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth International Conference for Mesoscopic Methods in Engineering and Science, ICMMES 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On numerical reflected waves for lattice Boltzmann schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M' Hamed Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Conference for Mesoscopic Methods in Engineering and Science, ICMMES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary conditions for Petrov-Galerkin finite volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lepotier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth International Symposium on Finite Volumes for Complex Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice Boltzmann convection-diffusion model with non-constant advection velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Michelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (11), pp.3192-3204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdss.2023088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond linear analysis: Exploring stability of multiple-relaxation-time lattice Boltzmann method for nonlinear flows using decision trees and evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Saint-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (11), pp.3174-3191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdss.2024162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple relaxation time lattice Boltzmann schemes for advection-diffusion equations with application to radar image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Michelet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 471, pp.111612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2022.111612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected convergence of lattice Boltzmann schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce M Boghosian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Graille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 172, pp.301 - 311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized bounce back boundary condition for the nine velocities two-dimensional lattice Boltzmann scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
+                <w:t xml:space="preserve">Multiple Relaxation Time Lattice Boltzmann Models for Multigrid Phase-Field Segmentation of Tumors in 3D Ultrasound Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khac L Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed M Tekitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.07.001⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1324 - 1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18m123462x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422705v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Relaxation Time Lattice Boltzmann Models for Multigrid Phase-Field Segmentation of Tumors in 3D Ultrasound Images</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Berthier</w:t>
+                <w:t xml:space="preserve">Generalized bounce back boundary condition for the nine velocities two-dimensional lattice Boltzmann scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18m123462x⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 193, pp.103534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842568v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic thermal lattice Boltzmann simulation of 2D natural convection in a square cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao-An Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 124, pp.278-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite volume approximation of stiff problems on two-dimensional curvilinear domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Temam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (10), pp.1787-1799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207160.2015.1075013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a superconvergent lattice Boltzmann boundary scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (7), pp.2141-2149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2009.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjoint Lattice Boltzmann Equation for Parameter Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (8-9), pp.805-813. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2005.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016184v1</w:t>
-              </w:r>
-[...951 lines deleted...]
-                <w:t xml:space="preserve">hal-03179386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2183,51 +2183,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de la méthode de Boltzmann sur réseau à plusieurs temps de relaxation Asymptotique, conditions aux limites et applications à la mécanique des fluides, la thermique, l’acoustique et traitement d’images.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Equations aux dérivées partielles [math.AP]. La Rochelle Université, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2277,51 +2277,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de modèles et de paramètres pour la méthode de Boltzmann sur réseau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahdi Tekitek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2517,51 +2517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Michelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2023088" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Jean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024162" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878135v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Boghosian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422705v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.07.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-An Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415170v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Temam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2015.1075013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986823v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.055" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.07.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krafczyk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Shi Luo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179187v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201552002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179599v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864541v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05455-1_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M\textquotesingle Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M' Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepotier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04842636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahdi Tekitek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krafczyk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Shi Luo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024184" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lallemand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179187v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201552002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864541v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05455-1_6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179599v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181405v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M\textquotesingle Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M' Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepotier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Michelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2023088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Saint-Jean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2024162" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111612" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce M Boghosian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Graille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.07.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao-An Lin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.10.015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faure" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Temam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2015.1075013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986823v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2009.08.055" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016184v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Bouzidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2005.07.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04842636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00207541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>