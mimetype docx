--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -6041,51 +6041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E096904"/>
+    <w:nsid w:val="09CF0990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>