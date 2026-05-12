--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -1475,278 +1475,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Optimization of Allelic Combinations Controlling Parameters of a Peach Quality Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valsesia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 20 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475599v1</w:t>
+                <w:t xml:space="preserve">hal-01441597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Allelic Combinations Controlling Parameters of a Peach Quality Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">Model-Assisted Estimation of the Genetic Variability in Physiological Parameters Related to Tomato Fruit Growth under Contrasted Water Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Memmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Baldazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20 (7), </w:t>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441597v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaheuristics for agricultural land use optimization. A review</w:t>
               </w:r>
@@ -1977,265 +1977,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02396799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between metaheuristics stopping criteria and performances: Cases of NSGA-II and MOPSO-CD for sustainable peach fruit design</w:t>
+                <w:t xml:space="preserve">Comparison of evolutionary and swarm intelligence-based approaches in the improvement of peach fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.129-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637046v1</w:t>
+                <w:t xml:space="preserve">hal-02633705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of evolutionary and swarm intelligence-based approaches in the improvement of peach fruit quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relationship between metaheuristics stopping criteria and performances: Cases of NSGA-II and MOPSO-CD for sustainable peach fruit design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kadrani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Management Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Metaheuristic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), pp.47-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/ijamc.2014070104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633705v1</w:t>
+                <w:t xml:space="preserve">hal-02637046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicriteria sorting methods to select virtual peach ideotypes</w:t>
               </w:r>
@@ -2325,103 +2325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle swarm optimization to design ideotypes for sustainable fruit production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Swarm Intelligence Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (2), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2627,77 +2627,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.34-38. </w:t>
@@ -3496,64 +3496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-assisted estimation of the genetic variability of tomato growth physiological parameters under contrasted water conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Constantinescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,64 +3880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on modelling in Fruit Research and Orchard management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2011, Saint-Jean-Sur-Richelieu, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4087,90 +4087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic value of a ‘Virtual fruit’ model of peach fruit quality and sensitivity to brown rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ahmed Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4225,64 +4225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle intégré écophysiologique-génétique pour l'exploration d'idéotypes: réflexions à partir du cas des monilioses chez la pêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire-Table ronde AGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4307,103 +4307,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of evolutionary and swarm intelligence-based approaches in the improvement of peach fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Operational Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Marrakech, Morocco. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4428,103 +4428,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromising NSGA-II performances and stopping criteria: case of virtual peach design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4549,103 +4549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromising NSGA-II performances and stopping criteria: case of virtual peach design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on Metaheuristics and Nature Inspired Computing, META'2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Port El-Kantaoiui, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4696,77 +4696,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congrès annuel de la société française de la recherche opérationnelle et de l'aide à la décision.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France. 2 p</w:t>
@@ -4795,103 +4795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle swarm optimization for designing ideotypes for sustainable production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSI 2011: International conference on swarm intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cergy, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4910,329 +4910,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtual fruit: towards a tool to design ideotypes for substainable production systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception des systèmes de production intégrée: apports de l'optimisation multiobjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754522v1</w:t>
+                <w:t xml:space="preserve">hal-02819000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based design of integrated horticultural systems: contributions using multi-objective optimization methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The virtual fruit: towards a tool to design ideotypes for substainable production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Kadrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Conference of the European Society for Agronomy ESA; 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, France. 2 p</w:t>
+              <w:t xml:space="preserve">11. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811724v1</w:t>
+                <w:t xml:space="preserve">hal-02754522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception des systèmes de production intégrée: apports de l'optimisation multiobjectif</w:t>
+                <w:t xml:space="preserve">Model-based design of integrated horticultural systems: contributions using multi-objective optimization methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mahmoud Ould Sidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France. 2 p</w:t>
+              <w:t xml:space="preserve">11. Conference of the European Society for Agronomy ESA; 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819000v1</w:t>
+                <w:t xml:space="preserve">hal-02811724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5859,51 +5859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ciss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,51 +6041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09CF0990"/>
+    <w:nsid w:val="98D30123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6272,51 +6272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-mahmoud-memah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3850-0134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barrasso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222764" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01873" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0303-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Wolf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.190" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637046v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijamc.2014070104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadrani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2014.066874" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ould Sidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012040101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCKZ932-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04181143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hayat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hammadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161752v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criq Laurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass Alain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Soula" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Ould Sidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819000v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Belatmane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-mahmoud-memah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3850-0134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502330v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Borioli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol110-art06" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Kanso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Baldazzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127641" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Mir&#225;s-Avalos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Juillion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Moradzadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.122470" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769286v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Lacroix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vercambre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103808" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lurol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valsesia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.107891" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delattre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memmah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Franck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lavigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.251" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126578" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa082" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922359v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2020.108321" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Barrasso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222764" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01873" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Constantinescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01841" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0303-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02396799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Wolf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.190" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633705v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kadrani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ould Sidi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637046v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Kadrani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijamc.2014070104" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2014.066874" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643893v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mahmoud Ould Sidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsir.2012040101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506175v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Senoussi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sauphanor" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.07.023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTCKZ932-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2011.11.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04181143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hayat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hammadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04153912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drouillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel M&#233;ot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu L&#233;chaudel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.17" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587179v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161752v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Criq Laurie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratnadass Alain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419377v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Reyn&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Saint Criq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ratnadass" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734496v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Klein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03587187v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Soula" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlice Botelho Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lefebvre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Olivares" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thomas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741026v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ahmed Ould Sidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809734v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811724v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201581v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Belatmane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bonneu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gourion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6597282" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215456v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609595v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>