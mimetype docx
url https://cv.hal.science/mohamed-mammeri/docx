--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -978,831 +978,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04185936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tuo</w:t>
+                <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066853v1</w:t>
+                <w:t xml:space="preserve">hal-03013916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03013916v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525384v1</w:t>
+                <w:t xml:space="preserve">hal-04525391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618255v1</w:t>
+                <w:t xml:space="preserve">hal-04525356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525356v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525391v1</w:t>
+                <w:t xml:space="preserve">hal-02618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
               </w:r>
@@ -1814,104 +1814,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176056v1</w:t>
@@ -2001,51 +2001,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176067v1</w:t>
@@ -2108,51 +2108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
@@ -2216,51 +2216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,1728 +2286,1582 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Veterinary Medicine and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.244-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525603v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04525307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium et Giardia chez les pigeons : un risque sous-estimé pour la santé publique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Devulder</w:t>
+                <w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès conjoint des sociétés françaises de parasitologie et de mycologie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149109v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obregon Dasiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevillot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149174v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obregon Dasiel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pollet Thomas</w:t>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454123v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptosporidium et Giardia chez le pigeon domestique : une approche “Une seule santé”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998205v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium et Giardia chez le pigeon domestique : une approche “Une seule santé”</w:t>
+                <w:t xml:space="preserve">Cryptosporidium et Giardia chez les pigeons : un risque sous-estimé pour la santé publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Devulder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès conjoint des sociétés françaises de parasitologie et de mycologie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316520v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716177v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+                <w:t xml:space="preserve">Guillaume Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Arné</w:t>
+                <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Congrès SFMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634918v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708505v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological Study of Giardiasis and Cryptosporidiosis in the Batna region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Benseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Hezil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Benseghir</w:t>
+                <w:t xml:space="preserve">Houda Abdelmadjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaa Beloucif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Giardiose du chien, quelle est la conduite à tenir ? Cryptosporidium spp., Giardia duodenalis and veterinary public health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4023,73 +3877,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4148,73 +4002,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication en parasitologie vétérinaire et médicale sous le concept « One Health »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4230,608 +4084,608 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Scientifique Internationale « Les maladies infectieuses zoonotiques des carnivores domestiques : du diagnostic à la thérapeutique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Polack</w:t>
+                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFVAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525618v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFVAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526891v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Zoetis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525624v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houria Louifi</w:t>
+                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Webinaire Zoetis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04141152v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4840,163 +4694,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5015,113 +4869,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Cartou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5140,2000 +4994,2000 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
+                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525591v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525596v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04159078v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
+                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526311v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525666v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04160506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
+              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04160506v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541406v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04525573v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
+                <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736882v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541408v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526924v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
+                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Chevillot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526378v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Tuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7143,100 +6997,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of innovative therapeutic and preventive strategies for the control of cryptosporidiosis in young ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veterinary medicine and animal Health. 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PESC0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04543331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7246,105 +7100,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche intégrée One Health en action : le cas des protistes zoonotiques Cryptosporidium et Giardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Est Créteil, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05407192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7491,51 +7345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bachy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bassot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.03.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526226v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Benseghir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hezil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Benammar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abdelmadjid" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaa Beloucif" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04543331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC0033" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05407192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bachy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bassot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.03.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Benseghir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hezil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Benammar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abdelmadjid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaa Beloucif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04543331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC0033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05407192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>