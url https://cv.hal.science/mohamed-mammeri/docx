--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1246,831 +1246,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525391v1</w:t>
+                <w:t xml:space="preserve">hal-02618255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525356v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525384v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02618255v1</w:t>
+                <w:t xml:space="preserve">hal-04525391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176056v1</w:t>
+                <w:t xml:space="preserve">hal-03176067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176067v1</w:t>
+                <w:t xml:space="preserve">hal-03176056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
               </w:r>
@@ -2341,264 +2341,264 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obregon Dasiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevillot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149174v1</w:t>
+                <w:t xml:space="preserve">hal-05454123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454123v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2863,480 +2863,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Srun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arné</w:t>
+                <w:t xml:space="preserve">Maëlys Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Launois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Congrès SFMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634918v1</w:t>
+                <w:t xml:space="preserve">hal-04628497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Launois</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Carvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628497v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Chevillot</w:t>
+                <w:t xml:space="preserve">Camille Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Carvin</w:t>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690313v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3480,372 +3480,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological Study of Giardiasis and Cryptosporidiosis in the Batna region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanaa Beloucif</w:t>
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526226v1</w:t>
+                <w:t xml:space="preserve">hal-04149600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Epidemiological Study of Giardiasis and Cryptosporidiosis in the Batna region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Benseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Hezil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Abdelmadjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanaa Beloucif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526288v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
+                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
+              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526257v1</w:t>
+                <w:t xml:space="preserve">hal-04526288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Giardiose du chien, quelle est la conduite à tenir ? Cryptosporidium spp., Giardia duodenalis and veterinary public health</w:t>
               </w:r>
@@ -3907,152 +3937,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149600v1</w:t>
+                <w:t xml:space="preserve">hal-04526257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication en parasitologie vétérinaire et médicale sous le concept « One Health »</w:t>
               </w:r>
@@ -4239,437 +4239,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houria Louifi</w:t>
+                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFVAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04141152v1</w:t>
+                <w:t xml:space="preserve">hal-04525618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFVAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525618v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karim Adjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Webinaire Zoetis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526891v1</w:t>
+                <w:t xml:space="preserve">hal-04525624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Zoetis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525624v1</w:t>
+                <w:t xml:space="preserve">anses-04141152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
               </w:r>
@@ -5024,152 +5024,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04159078v1</w:t>
+                <w:t xml:space="preserve">hal-04525596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
               </w:r>
@@ -5274,676 +5274,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525596v1</w:t>
+                <w:t xml:space="preserve">anses-04159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
+                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525666v1</w:t>
+                <w:t xml:space="preserve">hal-04526311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
+              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04160506v1</w:t>
+                <w:t xml:space="preserve">hal-04525666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526311v1</w:t>
+                <w:t xml:space="preserve">anses-04160506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
+                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526378v1</w:t>
+                <w:t xml:space="preserve">hal-04526924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
+                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
@@ -6000,51 +6000,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541406v1</w:t>
+                <w:t xml:space="preserve">hal-04541408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
               </w:r>
@@ -6170,176 +6170,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
+                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Chevillot</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526924v1</w:t>
+                <w:t xml:space="preserve">hal-02736882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
+                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
@@ -6396,197 +6417,176 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541408v1</w:t>
+                <w:t xml:space="preserve">hal-04541406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
+                <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736882v1</w:t>
+                <w:t xml:space="preserve">hal-04526378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6604,64 +6604,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6906,51 +6906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
@@ -7345,51 +7345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bachy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bassot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.03.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Benseghir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hezil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Benammar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abdelmadjid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaa Beloucif" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04543331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC0033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05407192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bachy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bassot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.03.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Benseghir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hezil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Benammar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abdelmadjid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaa Beloucif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04543331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC0033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05407192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>