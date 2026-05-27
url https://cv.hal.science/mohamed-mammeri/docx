--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -66,6928 +66,8141 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t>
+                <w:t xml:space="preserve">Yeast probiotic protects gut microbiota diversity and metabolic potential against Cryptosporidiosis-induced disruption in goat kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Thomas</w:t>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+                <w:t xml:space="preserve">Štefánia Skičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 343, pp.110729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2026.110729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460556v1</w:t>
+                <w:t xml:space="preserve">hal-05551639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global review of Cryptosporidium spp. in pigeons in the context of the One-Health concept</w:t>
+                <w:t xml:space="preserve">Zoonotic Cryptosporidium and Giardia infections in pigeons (Columba spp.) at a wildlife hospital in France: Occurrence and molecular identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Devulder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Anaïs Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Espuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/remvt.37637⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 345, pp.110795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2026.110795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040946v1</w:t>
+                <w:t xml:space="preserve">hal-05630782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Alazzaz</w:t>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Chaouch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038698v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giardia duodenalis in Algeria: a review within a One Health approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cryptosporidium and Giardia in Côte d’Ivoire: a review within a One Health concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offianan André Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foluke Adedayo Akande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 77, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/remvt.37393⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 79, pp.38029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/remvt.38029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04604994v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis. Risques zoonotiques et traumatiques liés aux contacts des enfants avec les animaux de compagnie non traditionnels (ACNT)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La giardiose chez les animaux de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (62), pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2026009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.banm.2024.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04601519v1</w:t>
+                <w:t xml:space="preserve">hal-05630749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A global review of Cryptosporidium spp. in pigeons in the context of the One-Health concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2025, 78, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19182/remvt.37637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04373028v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t>
+                <w:t xml:space="preserve">Isolation of derivatives from the food-grade probiotic &amp;lt;i&amp;gt;Lactobacillus johnsonii&amp;lt;/i&amp;gt; CNCM I-4884 with enhanced anti-Giardia activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+                <w:t xml:space="preserve">Saulius Kulakauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+                <w:t xml:space="preserve">Jana Alazzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Louifi</w:t>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 54 (1), pp.66. </w:t>
+              <w:t xml:space="preserve">Gut microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.2474149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19490976.2025.2474149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04185936v1</w:t>
+                <w:t xml:space="preserve">hal-05038698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Giardia duodenalis in Algeria: a review within a One Health approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/remvt.37393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013916v1</w:t>
+                <w:t xml:space="preserve">anses-04604994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis. Risques zoonotiques et traumatiques liés aux contacts des enfants avec les animaux de compagnie non traditionnels (ACNT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Tuo</w:t>
+                <w:t xml:space="preserve">Gérard Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
+                <w:t xml:space="preserve">Pierre Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">Hervé Bourhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208 (5), pp.548 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.banm.2024.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066853v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of &amp;lt;em&amp;gt;Cryptosporidium parvum&amp;lt;/em&amp;gt; IIa and IId zoonotic subtype families and &amp;lt;em&amp;gt;Cryptosporidium bovis&amp;lt;/em&amp;gt; from calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76 (11), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19182/remvt.37159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618255v1</w:t>
+                <w:t xml:space="preserve">anses-04373028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Auclair</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Parasitologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54 (1), pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-023-01196-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525384v1</w:t>
+                <w:t xml:space="preserve">anses-04185936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum Infection Depletes Butyrate Producer Bacteria in Goat Kid Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Alvarez Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.548737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525356v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03013916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ethnobotanical Study of Plants Used in Traditional Treatment of Diarrhoea in Humans and Cattle in Two Regions of Ivory Coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbouhoury Eric-Kévin Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (16), pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9734/ejmp/2020/v31i1630327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525391v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176067v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176056v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum-Infected Neonatal Mice Show Gut Microbiota Remodelling Using High-Throughput Sequencing Analysis: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176049v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cryptosporidium parvum-infected neonatal mice show gut microbiota remodelling using high-throughput sequencing analysis: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Parasitologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.268-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11686-019-00044-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of zoonotic Cryptosporidium spp. and Giardia duodenalis pathogens in Algerian sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.100280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular characterization of Cryptosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.100323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Cartou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Parasitology : Regional Studies and Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vprsr.2019.100355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cryptosporidium immunolabeling in paraffinembedded ileum of CD-1 neonatal mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Journal of Veterinary Medicine and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.244-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La cryptosporidiose chez les ruminants nouveau-nés en France : enjeux vétérinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pollet Thomas</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séance de l'Académie vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454123v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidiose et microbiote intestinal des nouveau-nés : piste de nouvelles thérapies alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Séance de l'académie vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149174v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+                <w:t xml:space="preserve">Probiotiques de nouvelles génération contre les parasitoses intestinales : une stratégie One Health prometteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Louifi</w:t>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Bactéries lactiques au cœur des écosystèmes et de l’innovation scientifique : 25ème colloque du Club des Bactéries Lactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Aurillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998205v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium et Giardia chez le pigeon domestique : une approche “Une seule santé”</w:t>
+                <w:t xml:space="preserve">Première identification moléculaire de Cryptosporidium spp. et Giardia duodenalis chez les pigeons en France : implications dans l’approche One Health.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Devulder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+                <w:t xml:space="preserve">Anaïs Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dany Espuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Barzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel conjoint des Société Française de Parasitologie (SFP) et Société Française de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316520v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium et Giardia chez les pigeons : un risque sous-estimé pour la santé publique ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Biothérapies à base d’hydrolases des sels biliaires dans la lutte contre la giardiose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès conjoint des sociétés françaises de parasitologie et de mycologie médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">15ème journée du CAPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149109v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal: Piste de stratégies alternatives thérapeutiques et préventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obregon Dasiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevillot Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollet Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Séminaire IHU Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628497v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05454123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différencier Giardiose et trichomonose et les traiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Symposium LOOF &amp; santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOOF, Jun 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690313v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from humans and diarrheic calves, lambs and goat kids in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">8th International Giardia and Cryptosporidium Congress (8th IGCC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Melbourne University, Feb 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634918v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium et Giardia chez le pigeon domestique : une approche “Une seule santé”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708505v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium et Giardia chez les pigeons : un risque sous-estimé pour la santé publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Devulder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès conjoint des sociétés françaises de parasitologie et de mycologie médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716177v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Houria Louifi</w:t>
+                <w:t xml:space="preserve">Première détection et génotypage de Cryptosporidium chez les hérissons européens (Erinaceus europaeus) en région parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Srun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès des Sociétés Françaises de Parasitologie (SFP) et de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149600v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological Study of Giardiasis and Cryptosporidiosis in the Batna region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanaa Beloucif</w:t>
+                <w:t xml:space="preserve">Epidemiology of cryptosporidiosis in France and new insights on parasitic viruses - importance of one health approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Carvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">14th European Multicolloquium of Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526226v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Launois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès SFMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526288v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Giardiose du chien, quelle est la conduite à tenir ? Cryptosporidium spp., Giardia duodenalis and veterinary public health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mote in the eye : insights on the diagnosis of corneal fungal disease in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Polack</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
+              <w:t xml:space="preserve">Congrès SFMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societé Francaise de Mycologie Médicale, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526242v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouvelles thérapies alternatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526257v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication en parasitologie vétérinaire et médicale sous le concept « One Health »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La Giardiose du chien, quelle est la conduite à tenir ? Cryptosporidium spp., Giardia duodenalis and veterinary public health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Scientifique Internationale « Les maladies infectieuses zoonotiques des carnivores domestiques : du diagnostic à la thérapeutique »</w:t>
+              <w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525679v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le concept « One-Health » : exemple de la cryptosporidiose zoonotique en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">3e Webinaire International Sécurité Alimentaire et Santé Animale Enjeux et perspectives de la mise en œuvre de l’approche One Health en Algérie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Jul 2023, Alger (en ligne), Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526831v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High occurence of Cryptosporidium parvum zoonotic subtypes in Diarrheal calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFVAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Annual Scientific Meeting of the European Veterinary Parasitology College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Jul 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525618v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum virus 1 (CSpV1) in various subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526891v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epidemiological Study of Giardiasis and Cryptosporidiosis in the Batna region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Benseghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamila Hezil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Benammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Abdelmadjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanaa Beloucif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire Zoetis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">4th IHAC (International HASAC Lab Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525624v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">First Report of Cryptosporidium parvum Zoonotic Hypertransmissible Subtype IIaA15G2R1 in Diarrheal Lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Cartou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'Ecole Nationale Vétérinaire d'Alfort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04141152v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Communication en parasitologie vétérinaire et médicale sous le concept « One Health »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Scientifique Internationale « Les maladies infectieuses zoonotiques des carnivores domestiques : du diagnostic à la thérapeutique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Oct 2023, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525565v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">First identification of Cryspovirus 1 (CSPV1) in various zoonotic subtypes of Cryptosporidium parvum from diarrheic calves, lambs and goat kids in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Louifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">15th International Congress of Parasitology (ICOPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525546v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04141152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie : quand y penser, comment tester et comment lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Webinaire Zoetis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525572v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La giardiose chez l’animal de compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFVAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525596v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
+              <w:t xml:space="preserve">European Association of Fish Pathologist : Journée branche française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oniris, Apr 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525591v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium parvum et microbiote intestinal : une piste de recherche de nouveaux traitements alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tarik Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
+              <w:t xml:space="preserve">2èmes journées SAPS (Sciences Animales Paris Saclay),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2021, jouy-en Josas, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04159078v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">First identification of Cryptosporidium parvum zoonotic subtype IIaA15G2R1 in diarrheal lambs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">International Sheep Veterinary Association (ISVA) Virtual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European college of small ruminants health management, Mar 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526311v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Actualités sur la cryptosporidiose ovine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Cartou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SNGTV, Oct 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525666v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium Genotypes and Subtypes in Diarrheal Dairy Calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Polack</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04160506v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04159078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium and Giardia species and genotypes in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526924v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium genotypes and subtypes in calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">27th Conference of the World Association for Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAAVP, Jul 2019, Madison (US-WI), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541408v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Cryptosporidium and Giardia Species and Genotypes in Sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th Conference of the World Association for the Advancement of Veterinary Parasitology (WAAVP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison (WI), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04525573v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04160506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of Crypstosporidium isolates from diarrheal dairy calves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VIIth International Giardia and Cryptosporidium Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Santé, University of Rouen, Jun 2019, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02736882v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficacy of chitosan against experimental cryptosporidiosis in neonatal mice and goat kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">9èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541406v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cryptosporidiose, une maladie zoonotique à transmission hydrique et alimentaire, hypo-connue et sous-diagnostiquée en Algérie: Apport des techniques de biologie moléculaire dans la gestion de la sécurité sanitaire des aliments !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Internationales des Sciences Vétérinaires (JISV), Sécurité alimentaire : Enjeux et Stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Naionale Supérieure d’Alger (ENSV), Dec 2018, Alger, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis and molecular characterization of Cryptosporidium and Giardia in sheep in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficacy of chitosan, a natural polysaccharide, against Cryptosporidium parvum in vitro and in vivo in neonatal mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Giardia and Cryptosporidium Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Havana, Cuba. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occurence and molecular characterization of Cryptosporidium and Giardia in calves in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th World Buiatrics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WAB, Aug 2018, Sapporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of live yeast (Saccharomyces cerevisiae) supplementation in the prevention of cryptosporidiosis and remodeling gut microbiota in the experimental neonate goat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées du Consortium anti-Parasitaire et anti-Fongique (CaPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation moléculaire de Cryptosporidium lors de diarrhées néonatales chez le veau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chenafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l’alimentation, de l’environnement et du travail (Anses), Dec 2018, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Giardia duodenalis en Algérie : enjeux zoonotiques et implications pour la santé publique dans une approche « One Health »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel conjoint de la Société Française de Parsitologie (SFP) et de la Société Française de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276872v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Assessment of the diagnostic activity in the parasitology laboratory from the Veterinary College of Alfort (2018-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">European veterinary parasitology college congress (20th anniversary)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541431v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vitro efficacy of anti-diarrheal traditional plant used in Côte d’Ivoire against Cryptosporidium parvum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mammeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assi Fiacre-Tanguy N’docho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gbouhoury Bolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Giardia and Cryptosporidum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude du changement du microbiote intestinal chez les souriceaux nouveau-nés CD-1 infectés par Cryptosporidium parvum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Parasitologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6997,100 +8210,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of innovative therapeutic and preventive strategies for the control of cryptosporidiosis in young ruminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Veterinary medicine and animal Health. 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019PESC0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04543331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7100,105 +8313,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche intégrée One Health en action : le cas des protistes zoonotiques Cryptosporidium et Giardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mammeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Est Créteil, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05407192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7345,51 +8558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bachy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bassot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.03.008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Benseghir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hezil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Benammar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abdelmadjid" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaa Beloucif" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04543331v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC0033" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05407192v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mammeri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chevillot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;tef&#225;nia Ski&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2026.110729" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Devulder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Espuche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Barzic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2026.110795" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offianan Andr&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foluke Adedayo Akande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assi Fiacre-Tanguy N&#8217;docho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.38029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2026009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040946v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Devulder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37637" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulius Kulakauskas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Alazzaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2025.2474149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04604994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37393" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04601519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Angot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bachy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bassot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bourhy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.banm.2024.03.008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04373028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Sahraoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37159" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04185936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tarik Adjou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Louifi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-023-01196-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Alvarez Obreg&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.548737" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbouhoury Eric-K&#233;vin Bolou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ejmp/2020/v31i1630327" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chenafi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100323" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100280" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auclair" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11686-019-00044-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618255v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Cartou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vprsr.2019.100355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525603v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Huet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chevillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630703v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630936v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oliveira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rousset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05454123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Adjou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obregon Dasiel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevillot Aur&#233;lie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04998205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Srun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690313v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Carvin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Ferreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Launois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708505v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716177v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149600v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526226v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Benseghir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Hezil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Benammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Abdelmadjid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaa Beloucif" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525679v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04141152v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525618v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Polack" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525546v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04159078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04525591v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04160506v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526378v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.09.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JN734J9B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541408v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525573v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526924v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630920v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276872v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Blaga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541431v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gbouhoury Bolou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04543331v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PESC0033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05407192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>