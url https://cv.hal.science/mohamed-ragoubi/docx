--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed RAGOUBI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Valorisation de la Recherche et de l'innovation,Enseignant Chercheur Physique, Matériaux & Procédés, Unité Transformations & Agro-ressources (ULR 7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, thermal, mechanical and in vitro degradation of PLA/Silane-modified hydroxyapatite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Tazibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Dehouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (12), pp.7123-7145. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00289-025-05811-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Ductile/Fragile Behavior of a 3D-Printed PLA-BaTiO3 Biocomposite by PBS Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9090491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermomechanical and Dielectric Properties of PLA-CA 3D-Printed Biobased Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.197. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and viscoelastic properties of 3D-printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.118354. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar Production and Its Potential Application for Biocomposite Materials: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do 3D Printing Parameters Affect the Dielectric and Mechanical Performance of Polylactic Acid–Cellulose Acetate Polymer Blends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Billy Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.492. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7120492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of cellulose acetate and microcrystalline cellulose on the thermal and morphomechanical performances of a biobased hybrid composite made polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126918. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Retting Could Affect the Mechanical Behavior of Flax/Epoxy Biocomposite Materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Ionut Atanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.2929. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16072929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Filler Content on the Morphology and Physical Properties of Poly(Lactic Acid)-Hydroxyapatite Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Tazibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Dehouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Ionut Atanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.809. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16020809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Scale Analysis of the Retting and Process Effect on the Properties of Flax Bio-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2531. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and rheological performances of cellulose acetate, polylactic acid and polyhydroxybutyrate-co-valerate biobased blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.126358. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical, Rheological, and Viscoelastic Properties of Starch Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.375. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6120375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-mechanical performances of flax fiber biobased composites: Retting and process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of doum palm fibers biocomposites by Reactor/elongational flow MiXer: Evaluation of morphological, mechanical, and microstructural performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Abdeljawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.E519-E530. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et rhéologie de biocomposites à base d’amidon plastifié en écoulement élongationnel RMX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.419-434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of EUROMAGH BIOCOMPOSITES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Performance of New Biobased Materials by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biopolymers and Bioplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scisynopsis, Nov 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des biopolymères dans le domaine diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition du colloque annuel de la Chaire de recherche du Canada sur la valorisation, la caractérisation et la transformation du bo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC-VACAT, Jun 2022, La Sarre, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Diélectrique des Matériaux Biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - 210 - L’industrie de la transformation du bois à l’heure de la transition écologique et énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performances of biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Bio-Polymers and Polymer Chemistry, Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allied Academies, Oct 2021, Rouen (Webinar), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of retting and process parameters on the physical and mechanical properties of flax fiber biobased composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference: Sustainability and Biobased Materials on the road of Bioeconomy, October 2020, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du comportement mécanique des matériaux composites chanvre- PP sous traitement plasma = Evaluation of mechanical behaviour of Hemp-PP composites materials under plasmatic surface modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of 3D-Printed Cellulose-Based Polymer Materials for Electrical Insulation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Nanocomposites with Green Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland, pp.445-477, 2025, Biomaterials, Bioengineering and Sustainability, 978-3-031-79110-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-79110-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'amélioration de la compatiblilité interfaciale fibres naturelles/matrice thermoplastique via un traitement sous décharge couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010NAN10135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:96.614583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed RAGOUBI </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Valorisation de la Recherche et de l'innovation,Enseignant Chercheur Physique, Matériaux & Procédés, Unité Transformations & Agro-ressources (ULR 7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Ductile/Fragile Behavior of a 3D-Printed PLA-BaTiO3 Biocomposite by PBS Addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9090491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, thermal, mechanical and in vitro degradation of PLA/Silane-modified hydroxyapatite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Tazibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Dehouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 82 (12), pp.7123-7145. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00289-025-05811-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar Production and Its Potential Application for Biocomposite Materials: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermomechanical and Dielectric Properties of PLA-CA 3D-Printed Biobased Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.197. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and viscoelastic properties of 3D-printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.118354. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and rheological performances of cellulose acetate, polylactic acid and polyhydroxybutyrate-co-valerate biobased blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.126358. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of cellulose acetate and microcrystalline cellulose on the thermal and morphomechanical performances of a biobased hybrid composite made polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126918. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Retting Could Affect the Mechanical Behavior of Flax/Epoxy Biocomposite Materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Ionut Atanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.2929. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16072929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do 3D Printing Parameters Affect the Dielectric and Mechanical Performance of Polylactic Acid–Cellulose Acetate Polymer Blends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Billy Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.492. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7120492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Filler Content on the Morphology and Physical Properties of Poly(Lactic Acid)-Hydroxyapatite Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nedjma Tazibt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjet Dehouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Ionut Atanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.809. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16020809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Scale Analysis of the Retting and Process Effect on the Properties of Flax Bio-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2531. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical, Rheological, and Viscoelastic Properties of Starch Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.375. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6120375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-mechanical performances of flax fiber biobased composites: Retting and process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of doum palm fibers biocomposites by Reactor/elongational flow MiXer: Evaluation of morphological, mechanical, and microstructural performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Abdeljawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.E519-E530. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et rhéologie de biocomposites à base d’amidon plastifié en écoulement élongationnel RMX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.419-434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of EUROMAGH BIOCOMPOSITES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Performance of New Biobased Materials by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biopolymers and Bioplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scisynopsis, Nov 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des biopolymères dans le domaine diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition du colloque annuel de la Chaire de recherche du Canada sur la valorisation, la caractérisation et la transformation du bo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC-VACAT, Jun 2022, La Sarre, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Diélectrique des Matériaux Biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - 210 - L’industrie de la transformation du bois à l’heure de la transition écologique et énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performances of biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Bio-Polymers and Polymer Chemistry, Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allied Academies, Oct 2021, Rouen (Webinar), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of retting and process parameters on the physical and mechanical properties of flax fiber biobased composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference: Sustainability and Biobased Materials on the road of Bioeconomy, October 2020, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du comportement mécanique des matériaux composites chanvre- PP sous traitement plasma = Evaluation of mechanical behaviour of Hemp-PP composites materials under plasmatic surface modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Merlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of 3D-Printed Cellulose-Based Polymer Materials for Electrical Insulation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Nanocomposites with Green Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland, pp.445-477, 2025, Biomaterials, Bioengineering and Sustainability, 978-3-031-79110-9. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-79110-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'amélioration de la compatiblilité interfaciale fibres naturelles/matrice thermoplastique via un traitement sous décharge couronne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010NAN10135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01746392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421607v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Tazibt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Dehouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-025-05811-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9090491" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585649v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecoublet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Koubaa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060197" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118354" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585637v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Billy Kenfack" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7120492" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sango" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126918" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khennache" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16072929" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020809" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Khennache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15112531" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213854v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126358" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6120375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Abdeljawad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.419-434" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Kenfack" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Georges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79110-9_16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10135" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421614v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Burel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9090491" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421607v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Tazibt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjet Dehouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-025-05811-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060220" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecoublet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Koubaa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585641v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118354" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126358" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sango" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099722v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khennache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16072929" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Billy Kenfack" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7120492" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213958v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16020809" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Khennache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15112531" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891261v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6120375" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396747v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114110" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Abdeljawad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.419-434" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Kenfack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585722v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377886v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Georges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merlin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79110-9_16" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10135" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>