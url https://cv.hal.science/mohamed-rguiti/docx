--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -66,10422 +66,10820 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of La2O3 on structure and mechanical properties of sodium borosilicate glass</w:t>
+                <w:t xml:space="preserve">Comprehensive study of Al-doped BaTiO3 ceramics: From doping optimization to electromechanical enhancement for piezoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Ben Zennou</w:t>
+                <w:t xml:space="preserve">Soufyane Satha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Amrousse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (11), pp.118330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.05.337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2026.118330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05148570v1</w:t>
+                <w:t xml:space="preserve">hal-05582330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t>
+                <w:t xml:space="preserve">First-principles theoretical study of pure and Ti, Zr, and Hf doped K0.5Na0.5NbO3: Structural, electronic, mechanical, and piezoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Barrau</w:t>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Tahon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rachid Amrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (7), pp.8607-8618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130906v1</w:t>
+                <w:t xml:space="preserve">hal-05583201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humidity sensing properties of (Na0.5Bi0.5)0.94Ba0.06 TiO3 lead-free ferroelectrics ceramics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">DFT-based and experimental study on Sr-doped BaTiO3: Impacts on piezoelectric and ferroelectric performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/SOS221014015K⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (17), pp.23801-23813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.03.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279102v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Barrau</w:t>
+                <w:t xml:space="preserve">Effects of La2O3 on structure and mechanical properties of sodium borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Zennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Tahon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Rachid Amrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.05.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323414v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and electromechanical performance analysis of polyvinylidene difluoride/textile‐system for energy harvesting from the human body toward a novel class of self‐powered sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omar Cherkaoui</w:t>
+                <w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5773⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Smart Materials and Structures, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703077v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of calcium substitution on structural, morphological and electrical conductivity properties of La1- xCaxNi0.5Ti0.5O3 (x = 0.0, x = 0.2) compounds for energy storage devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Driss Lahem</w:t>
+                <w:t xml:space="preserve">Humidity sensing properties of (Na0.5Bi0.5)0.94Ba0.06 TiO3 lead-free ferroelectrics ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Kennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2022.109925⟩</w:t>
+              <w:t xml:space="preserve">Science of Sintering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (3), pp.339-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/SOS221014015K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489910v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a dual piezoceramic cantilever for low frequency energy harvesting applications: modeling and experiment verification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2022220105⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04280930v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of structural, impedance spectroscopy and dielectric properties of Li and Al co-doped Ba0.85Ca0.15Ti0.9Zr0.1O3 ceramics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of calcium substitution on structural, morphological and electrical conductivity properties of La1- xCaxNi0.5Ti0.5O3 (x = 0.0, x = 0.2) compounds for energy storage devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essebti Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Barillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Lahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10854-022-08369-5⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.109925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2022.109925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703115v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of polarization signals effects of electrostrictive polymers in the energy harvesting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of a dual piezoceramic cantilever for low frequency energy harvesting applications: modeling and experiment verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Yessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Fangachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.05.474⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2022220105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703102v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of Sr-substitution on the structural, morphological, dielectric, and energy storage properties of BaTiO3-based perovskite ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of structural, impedance spectroscopy and dielectric properties of Li and Al co-doped Ba0.85Ca0.15Ti0.9Zr0.1O3 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2022.109225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (18), pp.14468-14487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-022-08369-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703122v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and numerical simulation of a piezoelectric harvester using PVDF polymer for keyboard application</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and electromechanical performance analysis of polyvinylidene difluoride/textile‐system for energy harvesting from the human body toward a novel class of self‐powered sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Boutaldat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Chakhchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.05.545⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703093v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Role of polarization signals effects of electrostrictive polymers in the energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benbella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Matrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.05.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891299v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of nanostructure, optical, dielectric and modulus response by Bi substitution in La1−xBixNi0.5Ti0.5O3 (x = 0.0–0.2) system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Costa</w:t>
+                <w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01134-3⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137289v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric BT–PVDF Composite Thick Films for Electrical Energy Storage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design and numerical simulation of a piezoelectric harvester using PVDF polymer for keyboard application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Yessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Fangachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-020-08657-y⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66, pp.365 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.05.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703168v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric and Electromechanical Characteristics of Porous Poly(Ethylene-co-Vinyl Acetate) Copolymer Films for Smart Sensors and Mechanical Energy Harvesting Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Rjafallah</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of Sr-substitution on the structural, morphological, dielectric, and energy storage properties of BaTiO3-based perovskite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Bougoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essebti Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P.F. Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied System Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/asi4030057⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.109225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2022.109225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703173v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Bi substitution on nanostructural, morphologic, and electrical behavior of nanocrystalline La1-xBixNi0.5Ti0.5O3 (x = 0 and x = 0.2) for the electrical devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Barille</w:t>
+                <w:t xml:space="preserve">Ferroelectric BT–PVDF Composite Thick Films for Electrical Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tachafine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2021.115191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Section: TMS2020 Advanced Microelectronic Packaging, Emerging Interconnection Technology, and Pb-free Solder., 50 (3), pp.1132-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-020-08657-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280938v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of PU/NKLNT/CFs based lead-free piezoelectric composite for energy harvesting application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+                <w:t xml:space="preserve">Assessment of nanostructure, optical, dielectric and modulus response by Bi substitution in La1−xBixNi0.5Ti0.5O3 (x = 0.0–0.2) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanguino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer-Plastics Technology and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/25740881.2021.1888995⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (2), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01134-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480434v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Ultrasonic Surface Acoustic Wave Humidity Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Piezoelectric and Electromechanical Characteristics of Porous Poly(Ethylene-co-Vinyl Acetate) Copolymer Films for Smart Sensors and Mechanical Energy Harvesting Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Ennawaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erroumayssae Sabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Rjafallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/i2m.190305⟩</w:t>
+              <w:t xml:space="preserve">Applied System Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (3), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/asi4030057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480302v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microwave sintering on electrical properties of BCTZ lead free piezoelectric ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Effect of Bi substitution on nanostructural, morphologic, and electrical behavior of nanocrystalline La1-xBixNi0.5Ti0.5O3 (x = 0 and x = 0.2) for the electrical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.010⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 270, pp.115191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2021.115191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550924v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D Modeling of Rosen-Type Piezoelectric Transformer by Means of a Polynomial Approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication and characterization of PU/NKLNT/CFs based lead-free piezoelectric composite for energy harvesting application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Chelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hachour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2975647⟩</w:t>
+              <w:t xml:space="preserve">Polymer-Plastics Technology and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (12), pp.1344-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/25740881.2021.1888995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480267v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of BaTiO3 powder/sol composite thick films and their dielectric and piezoelectric properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impedance spectroscopy analysis and piezoelectric properties of (Na 0.5 Bi 0.5 ) 0.94 Ba 0.06 TiO 3 + 0.3wt.% Sm 2 O 3 lead-free ceramics sintered at different conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Kennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Lamrani-Amaouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-019-05123-y⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 568 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2020.1811027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479310v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance spectroscopy analysis and piezoelectric properties of (Na 0.5 Bi 0.5 ) 0.94 Ba 0.06 TiO 3 + 0.3wt.% Sm 2 O 3 lead-free ceramics sintered at different conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of microwave sintering on electrical properties of BCTZ lead free piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Orlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2020.1811027⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.1212-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480198v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in energy conversion of electrostrictive composite materials by new approach via piezoelectric effect: Modeling and experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sintering of BaTiO3 powder/sol composite thick films and their dielectric and piezoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanaël Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (3), pp.657-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-019-05123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280942v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using PVDF piezoelectric polymers to maximize power harvested by mechanical structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mounir Meddad</w:t>
+                <w:t xml:space="preserve">2-D Modeling of Rosen-Type Piezoelectric Transformer by Means of a Polynomial Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rida Farhan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine El Maimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.03.044⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.1701-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2975647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166699v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric, ferroelectric, piezoelectric properties, and impedance spectroscopy of (Ba 0.85 Ca 0.15 )(Ti 0.9 Zr 0.1 )O 3 -x% (K 0.5 Bi 0.5 )TiO 3 lead-free ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of Ultrasonic Surface Acoustic Wave Humidity Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2019.1658043⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/i2m.190305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479286v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of performance of polyamide/lead zirconate titanate composite for energy harvesters and actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Improvement in energy conversion of electrostrictive composite materials by new approach via piezoelectric effect: Modeling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Farhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Chakhchaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0021998318783324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080537v1</w:t>
+                <w:t xml:space="preserve">hal-04280942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houda Lifi</w:t>
+                <w:t xml:space="preserve">Evaluation of performance of polyamide/lead zirconate titanate composite for energy harvesters and actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Farhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hajjaji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (3), pp.345-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998318783324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314893v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design hybridization system of TEG/PZT for power generation: Modelling and experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric, ferroelectric, piezoelectric properties, and impedance spectroscopy of (Ba 0.85 Ca 0.15 )(Ti 0.9 Zr 0.1 )O 3 -x% (K 0.5 Bi 0.5 )TiO 3 lead-free ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.03.007⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 551 (1), pp.152-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2019.1658043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478758v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and Characterization of Polyamide/Lead Zirconium Titanate Composite for Sensing and Actuating Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Using PVDF piezoelectric polymers to maximize power harvested by mechanical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Farhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2018.3928⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477008v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Construction of a Multifunction Piezoelectric Transformer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Design hybridization system of TEG/PZT for power generation: Modelling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Farhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Benahadouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41779-018-0206-3⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120970v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New System to Harvest Road Energy Using Piezoelectric Polymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ennawaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Lifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Az-Eddine Azim</w:t>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Elballouti</w:t>
+                <w:t xml:space="preserve">C. Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (1), pp.41-47. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (7), pp.1455-1461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/sl.2018.3932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477106v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New System to Harvest Road Energy Using Piezoelectric Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouaib Ennawaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Lifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Neef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Samuel</w:t>
+                <w:t xml:space="preserve">Az-Eddine Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Stoclet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Abdessamad Elballouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/sl.2018.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624887v1</w:t>
+                <w:t xml:space="preserve">hal-03477106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of SAW-type Surface Wave Ultrasonic Sensors for Ultrasonic SHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Construction of a Multifunction Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafatou Takpara</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aïda Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Nondestructive Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (2), pp.61-77. </w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (1), pp.19-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09349847.2016.1252870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41779-018-0206-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117425v1</w:t>
+                <w:t xml:space="preserve">hal-03120970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fillers size on the dielectric and piezoelectric characteristics of a piezoelectric composite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Processing and Characterization of Polyamide/Lead Zirconium Titanate Composite for Sensing and Actuating Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Farhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2018170204⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (2), pp.151-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2018.3928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478740v1</w:t>
+                <w:t xml:space="preserve">hal-03477008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, dielectric and piezoelectric study of Ca-, Zr-modified BaTiO3 lead-free ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Carru</w:t>
+                <w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Neef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Stoclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12034-017-1445-6⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280961v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high dielectric composite for energy storage application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimization of SAW-type Surface Wave Ultrasonic Sensors for Ultrasonic SHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.045⟩</w:t>
+              <w:t xml:space="preserve">Research in Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09349847.2016.1252870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280955v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of PZT ceramic IDT sensors for health monitoring of structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of fillers size on the dielectric and piezoelectric characteristics of a piezoelectric composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aboubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Benkhouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81 (2), pp.20901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2018170204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080493v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of PMN–xPT solid ceramics used in a numerical simulation of a piezoelectric transducer for a loudspeaker application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Structural, dielectric and piezoelectric study of Ca-, Zr-modified BaTiO3 lead-free ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Msouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tachafine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Benjelloun</w:t>
+                <w:t xml:space="preserve">M El Aatmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 48 (5), </w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (5), pp.925-931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11082-016-0557-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12034-017-1445-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120147v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of MEMS Resonator Piezoelectric Disc Partially Covered with Electrodes</w:t>
+                <w:t xml:space="preserve">A high dielectric composite for energy storage application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Naciri</w:t>
+                <w:t xml:space="preserve">S. Aboubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Benkhouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Mechanics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (30), pp.19504-19511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11648/j.ajma.20160401.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080582v1</w:t>
+                <w:t xml:space="preserve">hal-04280955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanosized TiO2 powder by sol gel method at low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adil Eddiai</w:t>
+                <w:t xml:space="preserve">Optimization of PZT ceramic IDT sensors for health monitoring of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137135⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120411v1</w:t>
+                <w:t xml:space="preserve">hal-03080493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PU/PZT composites for vibratory energy harvesting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Arbaoui</w:t>
+                <w:t xml:space="preserve">Strain effects on an electrostrictive polymer composite for power harvesting: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Boughaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-016-0518-x⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (5), pp.677-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769134v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties and relaxor behavior of 0.935(Na0.5Bi0.5)TiO3-0.065BaTiO3 lead free piezoelectric ceramic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polynomial approach for modeling a piezoelectric disc resonator partially covered with electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Ratolojanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Rabotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.05.029⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117445v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial approach for modeling a piezoelectric disc resonator partially covered with electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric properties and relaxor behavior of 0.935(Na0.5Bi0.5)TiO3-0.065BaTiO3 lead free piezoelectric ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Lidjici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Marfoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Laghoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (11), pp.12735-12739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120077v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects on an electrostrictive polymer composite for power harvesting: experiments and modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Idiri</w:t>
+                <w:t xml:space="preserve">Modeling of MEMS Resonator Piezoelectric Disc Partially Covered with Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3738⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Mechanics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.ajma.20160401.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03149401v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+                <w:t xml:space="preserve">Synthesis of nanosized TiO2 powder by sol gel method at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nachit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940521⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 627 (1), pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119947v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric characterization of lead zirconate-titane/polyurethane thin film composite: Volume fraction, frequency and temperature dependence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">PU/PZT composites for vibratory energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belhora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137148⟩</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-016-0518-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117475v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, dielectric and photocatalytic properties of Fe-doped ZnO nanomaterials synthesized by sol gel method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of PMN–xPT solid ceramics used in a numerical simulation of a piezoelectric transducer for a loudspeaker application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Yessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Lifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Kadri</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processing and Application of Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/PAC1603125C⟩</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-016-0557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120131v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational energy-harvesting performance of bio-sourced flexible polyamide 11/layered silicate nanocomposite films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical, dielectric and photocatalytic properties of Fe-doped ZnO nanomaterials synthesized by sol gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Douchain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Yacine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Prashantha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Abdelaziz Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (1), pp.72 - 82. </w:t>
+              <w:t xml:space="preserve">Processing and Application of Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.125-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1023666X.2016.1233784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2298/PAC1603125C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773192v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of BZT lead-free ceramic prepared in chemical way and with the addition of a sintering aid (LBCU)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 628 (1), pp.130-138. </w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1706 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4940521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120103v1</w:t>
+                <w:t xml:space="preserve">hal-03119947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dielectric characterization of lead zirconate-titane/polyurethane thin film composite: Volume fraction, frequency and temperature dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aboubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Yessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Elballouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebanese Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 627 (1), pp.82-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116778v1</w:t>
+                <w:t xml:space="preserve">hal-03117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance spectroscopy studies on (Na0.5Bi0.5)0.94Ba0.06TiO3 + 0.3 wt% Sm2O3 + 0.25 wt% LiF lead-free piezoelectric ceramics</w:t>
+                <w:t xml:space="preserve">Vibrational energy-harvesting performance of bio-sourced flexible polyamide 11/layered silicate nanocomposite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+                <w:t xml:space="preserve">M. Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">C. Douchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Prashantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12034-015-0888-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.72 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1023666X.2016.1233784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039132v1</w:t>
+                <w:t xml:space="preserve">hal-01773192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration and characterization of BZT lead-free ceramic prepared in chemical way and with the addition of a sintering aid (LBCU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Yessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aboubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 628 (1), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814877v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRD, Raman and electrical studies on the (1−x)(Na0.5Bi0.5)TiO3−xBaTiO3 lead free ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Med Amine Hentatti</w:t>
+                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Boukazouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.08.161⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280963v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric, ferroelectrics properties and impedance spectroscopy analysis of the [(Na0.535K0.480)0.966Li0.058](Nb0.90Ta0.10)O3-based lead-free ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Impedance spectroscopy studies on (Na0.5Bi0.5)0.94Ba0.06TiO3 + 0.3 wt% Sm2O3 + 0.25 wt% LiF lead-free piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2010135X15500071⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (3), pp.731-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12034-015-0888-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116581v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microwave sintering on intrinsic defects concentrations in ZnO-based varistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lebanese Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Special), pp.69-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02449721v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical and Relaxor Ferroelectric Behavior of Titanate of Barium and Zirconium Ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">XRD, Raman and electrical studies on the (1−x)(Na0.5Bi0.5)TiO3−xBaTiO3 lead free ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Lidjici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lagoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Berrahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L.C. Costa</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Hentatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00387010.2013.872664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 618, pp.643-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.08.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122804v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of metal core piezoelectric fibres by dip coating process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dielectric, ferroelectrics properties and impedance spectroscopy analysis of the [(Na0.535K0.480)0.966Li0.058](Nb0.90Ta0.10)O3-based lead-free ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 05 (01), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010135X15500071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033364v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and Impedance spectroscopy characterizations of CuO added (Na0,5Bi0,5)0.94Ba0.06TiO3 lead-free piezoelectric ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Fabrication and characterization of metal core piezoelectric fibres by dip coating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Petiniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.167⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.2951-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122970v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectrics, piezoelectric, and Impedance spectroscopy characterizations of CuO doped (Na&amp;lt;sub&amp;gt;0.52&amp;lt;/sub&amp;gt;K&amp;lt;sub&amp;gt;0.44&amp;lt;/sub&amp;gt;)(Nb&amp;lt;sub&amp;gt;0.9 &amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;0.06&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.04LiTaO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; lead free ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dielectric and Impedance spectroscopy characterizations of CuO added (Na0,5Bi0,5)0.94Ba0.06TiO3 lead-free piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2014.975574⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 590, pp.557-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122953v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of a low frequency and wideband piezoceramic generator for energy harvesting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Classical and Relaxor Ferroelectric Behavior of Titanate of Barium and Zirconium Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tachafine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aoujgal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P.F. Graca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.07.017⟩</w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Fourth International Meeting on Dielectric Materials (IMDM'4) Marrakech, Morocco, May 29-31, 2013 Submit an article Journal homepage, 47 (5), pp.404-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2013.872664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033179v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing crosstalk in array structures by controlling the excitation voltage of individual elements : a feasibility study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Granger</w:t>
+                <w:t xml:space="preserve">Effects of microwave sintering on intrinsic defects concentrations in ZnO-based varistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faical Kharchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (8), pp.13697-13701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.04.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823966v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIELECTRIC AND PIEZOELECTRIC PROPERTIES OF LEAD-FREE ( Bi 0.5 Na 0.5 ) 0.94 Ba 0.06 TiO 3 + x% Ce 2 O 3 + y% La 2 O 3 + z% Y 2 O 3 COMPOUNDS SYNTHESIZED BY SOL–GEL TECHNIQUE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Ferroelectrics, piezoelectric, and Impedance spectroscopy characterizations of CuO doped (Na&amp;lt;sub&amp;gt;0.52&amp;lt;/sub&amp;gt;K&amp;lt;sub&amp;gt;0.44&amp;lt;/sub&amp;gt;)(Nb&amp;lt;sub&amp;gt;0.9 &amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;0.06&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.04LiTaO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; lead free ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2010135X12500221⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 473 (1), pp.171-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2014.975574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281123v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphotropic phase boundary in the BNT–BT–BKT system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Duvigneaud</w:t>
+                <w:t xml:space="preserve">Reducing crosstalk in array structures by controlling the excitation voltage of individual elements : a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Bybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Assaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (6), pp.1135-1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.11.053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281117v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of ferroelectricity in metastable Sm2Ti2O7 thin film</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of a low frequency and wideband piezoceramic generator for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm16261j⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269084v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of tetragonal 〈001〉 oriented PZN-12PT single crystals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DIELECTRIC AND PIEZOELECTRIC PROPERTIES OF LEAD-FREE ( Bi 0.5 Na 0.5 ) 0.94 Ba 0.06 TiO 3 + x% Ce 2 O 3 + y% La 2 O 3 + z% Y 2 O 3 COMPOUNDS SYNTHESIZED BY SOL–GEL TECHNIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02 (04), pp.1250022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010135X12500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04281119v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bruyer</w:t>
+                <w:t xml:space="preserve">Morphotropic phase boundary in the BNT–BT–BKT system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Duvigneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (4), pp.2823-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668306v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Macro Correlation in Ferroelectric Materials: Depolarization Mechanism Owing Mechanical Stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evidence of ferroelectricity in metastable Sm2Ti2O7 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenmian Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2011.1792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (19), pp.9806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm16261j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283044v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrothermal synthesis conditions on BNT-based piezoceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Stability of tetragonal 〈001〉 oriented PZN-12PT single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boughaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benkhouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.04.025⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (10), pp.1625-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283000v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sol–gel synthesised lead-free (1−x)Na0.5Bi0.5TiO3–xBaTiO3-based ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Micro-Macro Correlation in Ferroelectric Materials: Depolarization Mechanism Owing Mechanical Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Boughaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.06.085⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), pp.2190-2193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2011.1792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02450370v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of piezoelectric cantilever bending sensor for energy harvesting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of hydrothermal synthesis conditions on BNT-based piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.04.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1997-2004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282958v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in La 2 Ti 2 O 7 Thin Films Grown on (110)‐Oriented Doped Nb:SrTiO 3 Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Émilie Bruyer</w:t>
+                <w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (10), pp.961-969. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+              <w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282981v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinearity and scaling behavior in a soft lead zirconate titanate piezoceramic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yahia Boughaleb</w:t>
+                <w:t xml:space="preserve">Characterization of sol–gel synthesised lead-free (1−x)Na0.5Bi0.5TiO3–xBaTiO3-based ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3486510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509 (37), pp.9138-9143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283059v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two molten flux process for the elaboration of textured PZT thin plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modeling and characterization of piezoelectric cantilever bending sensor for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.160⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (1), pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283089v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized piezoelectric sensor for a specific application : detection of Lamb waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in La 2 Ti 2 O 7 Thin Films Grown on (110)‐Oriented Doped Nb:SrTiO 3 Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenmian Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.10.015⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (10), pp.961-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138726v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonlinearity and scaling behavior in a soft lead zirconate titanate piezoceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guyomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Boughaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3486510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00329624v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the near-field acoustic sensor to the measurement of the media properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison of two molten flux process for the elaboration of textured PZT thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3779-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328644v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bentama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized piezoelectric sensor for a specific application : detection of Lamb waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faysal El Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126 (2), pp.362-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of the near-field acoustic sensor to the measurement of the media properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120 (2), pp.390-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On-line characterization of silica gels by acoustic near field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 76 (1-3), pp.115 - 123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00598-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10491,4308 +10889,4308 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legendre Polynomial Approach for Multimodal Analysis of the Transverse-Type Rectangular Piezoelectric Transformer with Common Ground Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joli Randrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Applied Mathematics, Modeling and Computer Simulation, AMMCS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Wuhan, China. pp.893-899, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/ATDE221111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analysis of Transverse-Type Piezoelectric Transformer By Means of a Polynomial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joli Randrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 7th Southern Power Electronics Conference (SPEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nadi, Fiji. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPEC55080.2022.10058212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Optimization of Piezoelectric Structures for Low-frequency Energy Harvesting Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Yessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najoua Fangachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdezzahid Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Morocco, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRSEC53969.2021.9741205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Surface Acoustic Wave pressure sensors for monitoring concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2849-2852, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance analysis of Rectenna Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Chakhchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Advances in Energy Technology, Environmental Engineering and Materials Science, AETEEMS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, El Jadida, Morocco. pp.012006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/948/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity range optimization of surface acoustic wave humidity ultrasonic sensors incorporating a polyvinyl alcohol (PVA) layer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Orlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Sensors Conference, IEEE SENSORS 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594341v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Sensitivity range optimization of surface acoustic wave humidity ultrasonic sensors incorporating a polyvinyl alcohol (PVA) layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE Sensors Conference, IEEE SENSORS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654604v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave generation and propagation on polar glass-ceramic for high temperature sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Renoirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Solid-State Sensors, Actuators, and Microsystems &amp; Eurosensors XXXIII, TRANSDUCERS 2019 &amp; EUROSENSORS XXXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Stubbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs acoustiques à ondes de surface pour le monitoring des structures en béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation, C2I 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Talence, France. pp.190-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of high temperature surface acoustic wave sensors based on a piezoelectric glass-ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sophie Renoirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Conference and Exhibition of the European Ceramic Society, XVI ECerS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanate doped with calcium and zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Orlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Blach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Rosen-type piezoelectric transformer by mean of a polynomial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Rabotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multimedia Computing and Systems (ICMCS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rabat, Morocco. pp.143-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMCS.2018.8525914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymères ferroélectriques sans plomb pour le stockage de l’énergie électrique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs acoustiques pour le suivi du séchage des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Dielectric Materials and Apllications (ISyDMA’3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Beni-Mellal, Maroc</w:t>
+              <w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537557v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs acoustiques pour le suivi du séchage des bétons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Polymères ferroélectriques sans plomb pour le stockage de l’énergie électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tachafine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elaatmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Third International Symposium on Dielectric Materials and Apllications (ISyDMA’3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beni-Mellal, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590697v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Performance of Piezoelectric Transformer Mode Thickness by Nonlinear Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamila Zehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalissa Behih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 15th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.917-922, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSD.2018.8570401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of CuBi&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;O&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt; additive on dielectric, ferroelectric, and piezoelectric properties of BCTZ lead free ceramics sintered at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcene Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, El Oued, France. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCEE.2018.8634536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04467322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a PZT5A MEMS resonator disc partially metallized: Annular metallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Engineering &amp; MIS (ICEMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Monastir, Tunisia. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEMIS.2017.8272972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs piezoélectriques interdigités flexibles pour la caractérisation ultrasonore des revêtements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30èmes Journées Annuelles du Groupe Français de la Céramique, GFC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs interdigités flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Review of Progress in Quantitative Nondestructive Evaluation, QNDE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">6ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586624v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités flexibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">42nd Annual Review of Progress in Quantitative Nondestructive Evaluation, QNDE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780477v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities for aeronautics of the development of an active core PZT fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Petitniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTUATOR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités souples pour le contrôle de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France. Session APUS2-2 : Contrôles et essais non-destructifs II, papier CFA2014/327, 536-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs à ondes de surface HF, bas coûts, sur substrat piézoélectrique de type PZT pour le contrôle de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes Journées Franco-Libanaises, Avancées de la Recherche et de ses Applications, JFL2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878916v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and realization of HF ultrasonic transducers on bulk-PZT piezoelectric substrate using laser ablation laser and inkjet printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference of the European Ceramic Society, ECERS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs à ondes de surface HF, bas coûts, sur substrat piézoélectrique de type PZT pour le contrôle de structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France. pp.15-25</w:t>
+              <w:t xml:space="preserve">Secondes Journées Franco-Libanaises, Avancées de la Recherche et de ses Applications, JFL2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955221v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter determination of a rosen type piezoelectric transformer operating in second mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Boukazouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.485-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroelectric power harvesting using a lead-lanthanum-zirconate-titanate (7/60/40 PLZT) pyroelectric cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Baysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nogarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMSM 2013 : IEEE 11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics, Toulouse, France,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités sur substrat piézoélectrique de type PZT pour la génération des ondes de surface en haute fréquence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-voltage active diode rectifier for pyroelectric harvesting cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Baysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2012: 38th Annual Conference of the IEEE Industrial Electronics Society, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6388574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803084v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-voltage active diode rectifier for pyroelectric harvesting cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Amokrane</w:t>
+                <w:t xml:space="preserve">Développement de capteurs interdigités sur substrat piézoélectrique de type PZT pour la génération des ondes de surface en haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Baysse</w:t>
+                <w:t xml:space="preserve">O. Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Nogarede</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012: 38th Annual Conference of the IEEE Industrial Electronics Society, Montréal, Canada</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000033, 93-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133999v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et correction du couplage inter-éléments dans les réseaux de transducteurs ultrasonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Bybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-coupling cancellation in transducer arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Bybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental defect localisation using Lamb waves excited by annular piezoelectric transducers and received by triangular multi-electrode transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Austria. CD-ROM, paper ID 1479, 4p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1479_grondel⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de géométries complexes fines de céramiques PZT par découpe laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de Electrotechnique du Futur, EF'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14802,982 +15200,1107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de fabrication de pièces céramiques piézoélectriques par FDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufyane Satha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Mons, Belgique. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.115994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités conformables pour le contrôle non destructif de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation, C2I 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Talence, France. , pp.45-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités pour le suivi du séchage des bétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliou Ndao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of PZT ceramic based composites IDT sensors for health monitoring of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités dans le cadre du projet PRISTIFLEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontre Industrie-Recherche ‘Les céramiques techniques dans les applications électroniques’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Vallauris Golfe-Juan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legendre Polynomial Modeling of a Piezoelectric Transformer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
+                <w:t xml:space="preserve">Perovskite Progress: the Role of Sr-Doping in Advancing BaTiO3-Based Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Technologies for Humanity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Innovative Materials for Environmental and Aerospace Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491826v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Legendre Polynomial Modeling of a Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassna Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joli Randrianarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Technologies for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.320-330, 2022, Lecture Notes on Data Engineering and Communications Technologies, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-94188-8_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Advances in Ceramic PZT/PA6 Matrix Composite Materials for Energy Harvesting Applications: Structural, Dielectric, Piezoelectric and Mechanical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Farhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Chakhchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Ceramics for Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-193, 2021, 9781003005155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003005155-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId445"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15924,51 +16447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Zennou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrousse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.337" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Kennour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Chaouchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS221014015K" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703077v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Boutaldat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Chakhchaoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Eddiai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Meddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5773" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04489910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Gharbi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Ly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essebti Dhahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barill&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Lahem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.109925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Yessari" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Fangachi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8LN41W9Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08369-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbella" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matrane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eddiai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meddad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rguiti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.474" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moussi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bougoffa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Trabelsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Gra&#231;a" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.109225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.545" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhahri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhahri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01134-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tachafine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-020-08657-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280938v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasheed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115191" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Chelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25740881.2021.1888995" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480302v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ndao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480267v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derandraibe Jeannot Falimiaramanana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Emilson Ratolojanahary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine El Maimouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2975647" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479310v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Basile" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05123-y" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani-Amaouz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2020.1811027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280942v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Farhan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166699v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Mazroui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.03.044" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479286v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2019.1658043" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080537v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318783324" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benahadouga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.03.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2018.3928" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120970v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ch&#233;rif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-018-0206-3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477106v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Azim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elballouti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2018.3932" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117425v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafatou Takpara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2016.1252870" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478740v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aboubakr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Benkhouja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170204" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZM36ZWC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04280961v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Msouni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Aatmani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-017-1445-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280955v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboubakr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benkhouja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.045" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.04.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0557-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080582v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Naciri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Elmaimouni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajma.20160401.11" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nachit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137135" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769134v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhtouh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belhora" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0518-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117445v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Lidjici" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Marfoua" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Laghoun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.029" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120077v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Rabotovao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.03.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03149401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3738" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLC41K4S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03119947v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940521" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117475v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137148" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120131v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherifi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kadri" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAC1603125C" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773192v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveque" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2016.1233784" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120103v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137150" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116778v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03039132v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zidi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Astorg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-015-0888-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04280963v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lagoun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Berrahal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Hentatti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.08.161" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116581v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X15500071" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449721v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Kharchouche" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.04.142" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4RTM0QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122804v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aoujgal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Graca" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Costa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2013.872664" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dolay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petiniot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.035" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122970v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.167" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122953v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalfaoui" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2014.975574" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.07.017" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823966v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bybi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3GKCZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281123v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaouchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X12500221" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281117v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Duvigneaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.11.053" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KRBF3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281119v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boughaleb" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.04.002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHMRCNCM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283044v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1792" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.04.025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRNFRS76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450370v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.06.085" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5KM8NMB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282958v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.04.020" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0V2WHP9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282981v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bruyer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283059v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pruvost" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486510" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283089v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devemy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.160" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059F9F91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138726v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal El Youbi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04489843v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joli Randrianarivelo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE221111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491708v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEC55080.2022.10058212" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475226v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdezzahid Arbaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741205" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240328v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0798" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04469995v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Batal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/948/1/012006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594341v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956596" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586843v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Renoirt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808519" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594442v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595066v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380915v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582336v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2018.8525914" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04537557v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590697v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04467287v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zehar" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Behih" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570401" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04467322v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Chaouchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634536" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Rguiti" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMIS.2017.8272972" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591220v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586624v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780477v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01068701v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petitniot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978411v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878916v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878915v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955221v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134000v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baysse" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogarede" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648972" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803084v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133999v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388574" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807692v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808303v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367722v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1479_grondel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140796v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04544805v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Satha" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.115994" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594978v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597072v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591395v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639151v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491826v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Khalfi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94188-8_30" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94188-8_30" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475208v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003005155-8/advances-ceramic-pzt-pa6-matrix-composite-materials-energy-harvesting-applications-structural-dielectric-piezoelectric-mechanical-study-rida-farhan-nabil-chakhchaoui-adil-eddiai-mounir-meddad-mohamed-rguiti-hammed-mazroui-omar-cherkaoui?context=ubx&amp;amp;refId=de6c9ea9-17a8-486f-920f-48f3f6ec0c1c" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003005155-8" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Satha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2026.118330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kacimi-Naciri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mabrouk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.01.059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.03.069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Zennou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.337" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Kennour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Chaouchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS221014015K" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04489910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Gharbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Ly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essebti Dhahri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barill&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Lahem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.109925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Yessari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Fangachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8LN41W9Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08369-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Boutaldat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Chakhchaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Eddiai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Meddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5773" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matrane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eddiai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meddad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rguiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.474" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.545" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bougoffa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Trabelsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Gra&#231;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.109225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tachafine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-020-08657-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhahri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01134-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasheed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Chelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25740881.2021.1888995" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani-Amaouz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2020.1811027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Basile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05123-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derandraibe Jeannot Falimiaramanana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Emilson Ratolojanahary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine El Maimouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2975647" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480302v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ndao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Farhan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5066" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Mazroui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318783324" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2019.1658043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.03.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benahadouga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.03.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Azim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elballouti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2018.3932" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ch&#233;rif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-018-0206-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2018.3928" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafatou Takpara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2016.1252870" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aboubakr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Benkhouja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170204" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZM36ZWC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04280961v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Msouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Aatmani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-017-1445-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280955v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboubakr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benkhouja" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.04.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03149401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3738" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLC41K4S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Rabotovao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Lidjici" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Marfoua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Laghoun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Naciri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Elmaimouni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajma.20160401.11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nachit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137135" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhtouh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belhora" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0518-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0557-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherifi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kadri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAC1603125C" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03119947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940521" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137148" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveque" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2016.1233784" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137150" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03039132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zidi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Astorg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-015-0888-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116778v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04280963v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lagoun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Berrahal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Hentatti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.08.161" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X15500071" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033364v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dolay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petiniot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.035" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122970v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.167" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aoujgal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Graca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Costa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2013.872664" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Kharchouche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.04.142" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4RTM0QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalfaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2014.975574" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823966v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bybi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3GKCZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033179v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.07.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281123v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaouchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X12500221" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Duvigneaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.11.053" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KRBF3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281119v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boughaleb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.04.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHMRCNCM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283044v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1792" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283000v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.04.025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRNFRS76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.06.085" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5KM8NMB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.04.020" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0V2WHP9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282981v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bruyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283059v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pruvost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486510" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283089v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devemy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.160" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059F9F91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138726v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal El Youbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04489843v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joli Randrianarivelo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE221111" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491708v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEC55080.2022.10058212" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdezzahid Arbaoui" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741205" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240328v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0798" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04469995v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Batal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/948/1/012006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594341v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956596" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Renoirt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808519" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594442v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380915v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582336v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2018.8525914" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590697v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04537557v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04467287v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zehar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Behih" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570401" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04467322v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Chaouchi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634536" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564061v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Rguiti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMIS.2017.8272972" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780477v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586624v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01068701v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petitniot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978411v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955221v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878915v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878916v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134000v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baysse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogarede" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648972" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133999v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388574" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803084v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807692v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808303v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367722v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1479_grondel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140796v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04544805v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.115994" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594978v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597072v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591395v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639151v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583299v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491826v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Khalfi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94188-8_30" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94188-8_30" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475208v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003005155-8/advances-ceramic-pzt-pa6-matrix-composite-materials-energy-harvesting-applications-structural-dielectric-piezoelectric-mechanical-study-rida-farhan-nabil-chakhchaoui-adil-eddiai-mounir-meddad-mohamed-rguiti-hammed-mazroui-omar-cherkaoui?context=ubx&amp;amp;refId=de6c9ea9-17a8-486f-920f-48f3f6ec0c1c" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003005155-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>