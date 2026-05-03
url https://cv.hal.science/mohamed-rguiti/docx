--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -100,10786 +100,10786 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive study of Al-doped BaTiO3 ceramics: From doping optimization to electromechanical enhancement for piezoelectric applications</w:t>
+                <w:t xml:space="preserve">First-principles theoretical study of pure and Ti, Zr, and Hf doped K0.5Na0.5NbO3: Structural, electronic, mechanical, and piezoelectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyane Satha</w:t>
+                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+                <w:t xml:space="preserve">Rachid Amrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 46 (11), pp.118330. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 52 (7), pp.8607-8618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2026.118330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.01.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05582330v1</w:t>
+                <w:t xml:space="preserve">hal-05583201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles theoretical study of pure and Ti, Zr, and Hf doped K0.5Na0.5NbO3: Structural, electronic, mechanical, and piezoelectric properties</w:t>
+                <w:t xml:space="preserve">Comprehensive study of Al-doped BaTiO3 ceramics: From doping optimization to electromechanical enhancement for piezoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Soufyane Satha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Amrousse</w:t>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 52 (7), pp.8607-8618. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 46 (11), pp.118330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.01.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2026.118330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583201v1</w:t>
+                <w:t xml:space="preserve">hal-05582330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT-based and experimental study on Sr-doped BaTiO3: Impacts on piezoelectric and ferroelectric performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+                <w:t xml:space="preserve">Effects of La2O3 on structure and mechanical properties of sodium borosilicate glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Zennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chrifi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Amrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 51 (17), pp.23801-23813. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.03.069⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.05.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583186v1</w:t>
+                <w:t xml:space="preserve">hal-05148570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of La2O3 on structure and mechanical properties of sodium borosilicate glass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Amrousse</w:t>
+                <w:t xml:space="preserve">DFT-based and experimental study on Sr-doped BaTiO3: Impacts on piezoelectric and ferroelectric performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 51 (17), pp.23801-23813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.05.337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.03.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148570v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Smart Materials and Structures, </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130906v1</w:t>
+                <w:t xml:space="preserve">hal-04323414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humidity sensing properties of (Na0.5Bi0.5)0.94Ba0.06 TiO3 lead-free ferroelectrics ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadia Kennour</w:t>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouara Lamrani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Marie-France Lacrampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/SOS221014015K⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Smart Materials and Structures, 32 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04279102v1</w:t>
+                <w:t xml:space="preserve">hal-04130906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humidity sensing properties of (Na0.5Bi0.5)0.94Ba0.06 TiO3 lead-free ferroelectrics ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Kennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t>
+              <w:t xml:space="preserve">Science of Sintering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (3), pp.339-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/SOS221014015K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323414v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of calcium substitution on structural, morphological and electrical conductivity properties of La1- xCaxNi0.5Ti0.5O3 (x = 0.0, x = 0.2) compounds for energy storage devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essebti Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Lahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144, pp.109925. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inoche.2022.109925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of a dual piezoceramic cantilever for low frequency energy harvesting applications: modeling and experiment verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Yessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Fangachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 97, pp.78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2022220105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of structural, impedance spectroscopy and dielectric properties of Li and Al co-doped Ba0.85Ca0.15Ti0.9Zr0.1O3 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33 (18), pp.14468-14487. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10854-022-08369-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and electromechanical performance analysis of polyvinylidene difluoride/textile‐system for energy harvesting from the human body toward a novel class of self‐powered sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Boutaldat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Chakhchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pat.5773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of polarization signals effects of electrostrictive polymers in the energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benbella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Matrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.05.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of Sr-substitution on the structural, morphological, dielectric, and energy storage properties of BaTiO3-based perovskite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Moussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Bougoffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essebti Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P.F. Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.109225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2022.109225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03891299v1</w:t>
+                <w:t xml:space="preserve">hal-03703122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and numerical simulation of a piezoelectric harvester using PVDF polymer for keyboard application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Yessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Fangachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66, pp.365 - 372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpr.2022.05.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of Sr-substitution on the structural, morphological, dielectric, and energy storage properties of BaTiO3-based perovskite ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.P.F. Graça</w:t>
+                <w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2022.109225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03703122v1</w:t>
+                <w:t xml:space="preserve">hal-03891299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric BT–PVDF Composite Thick Films for Electrical Energy Storage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of nanostructure, optical, dielectric and modulus response by Bi substitution in La1−xBixNi0.5Ti0.5O3 (x = 0.0–0.2) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fasquelle</w:t>
+                <w:t xml:space="preserve">S. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Tachafine</w:t>
+                <w:t xml:space="preserve">R. Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Carru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">E. Dhahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanguino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-020-08657-y⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (2), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01134-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703168v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of nanostructure, optical, dielectric and modulus response by Bi substitution in La1−xBixNi0.5Ti0.5O3 (x = 0.0–0.2) system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferroelectric BT–PVDF Composite Thick Films for Electrical Energy Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dhahri</w:t>
+                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sanguino</w:t>
+                <w:t xml:space="preserve">Didier Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Costa</w:t>
+                <w:t xml:space="preserve">Amina Tachafine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Carru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01134-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Section: TMS2020 Advanced Microelectronic Packaging, Emerging Interconnection Technology, and Pb-free Solder., 50 (3), pp.1132-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-020-08657-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137289v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric and Electromechanical Characteristics of Porous Poly(Ethylene-co-Vinyl Acetate) Copolymer Films for Smart Sensors and Mechanical Energy Harvesting Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Ennawaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erroumayssae Sabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Rjafallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied System Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (3), pp.57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/asi4030057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Bi substitution on nanostructural, morphologic, and electrical behavior of nanocrystalline La1-xBixNi0.5Ti0.5O3 (x = 0 and x = 0.2) for the electrical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dhahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 270, pp.115191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mseb.2021.115191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and characterization of PU/NKLNT/CFs based lead-free piezoelectric composite for energy harvesting application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Chelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer-Plastics Technology and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (12), pp.1344-1356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/25740881.2021.1888995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance spectroscopy analysis and piezoelectric properties of (Na 0.5 Bi 0.5 ) 0.94 Ba 0.06 TiO 3 + 0.3wt.% Sm 2 O 3 lead-free ceramics sintered at different conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of Ultrasonic Surface Acoustic Wave Humidity Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00150193.2020.1811027⟩</w:t>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.205-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18280/i2m.190305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480198v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microwave sintering on electrical properties of BCTZ lead free piezoelectric ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impedance spectroscopy analysis and piezoelectric properties of (Na 0.5 Bi 0.5 ) 0.94 Ba 0.06 TiO 3 + 0.3wt.% Sm 2 O 3 lead-free ceramics sintered at different conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Kennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Lamrani-Amaouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.010⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 568 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2020.1811027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550924v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of BaTiO3 powder/sol composite thick films and their dielectric and piezoelectric properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of microwave sintering on electrical properties of BCTZ lead free piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natanaël Basile</w:t>
+                <w:t xml:space="preserve">Kelly Orlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Gonon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-019-05123-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.1212-1216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479310v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D Modeling of Rosen-Type Piezoelectric Transformer by Means of a Polynomial Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sintering of BaTiO3 powder/sol composite thick films and their dielectric and piezoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
+                <w:t xml:space="preserve">Jean-François Trelcat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+                <w:t xml:space="preserve">Natanaël Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahoucine El Maimouni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (8), pp.1701-1714. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93 (3), pp.657-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2975647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-019-05123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480267v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Ultrasonic Surface Acoustic Wave Humidity Sensors</w:t>
+                <w:t xml:space="preserve">2-D Modeling of Rosen-Type Piezoelectric Transformer by Means of a Polynomial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliou Ndao</w:t>
+                <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Duquennoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine El Maimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/i2m.190305⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.1701-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2975647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480302v1</w:t>
+                <w:t xml:space="preserve">hal-03480267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in energy conversion of electrostrictive composite materials by new approach via piezoelectric effect: Modeling and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Farhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Meddad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nabil Chakhchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (1), pp.123-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pat.5066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of performance of polyamide/lead zirconate titanate composite for energy harvesters and actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Using PVDF piezoelectric polymers to maximize power harvested by mechanical structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Farhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998318783324⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.20-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080537v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric, ferroelectric, piezoelectric properties, and impedance spectroscopy of (Ba 0.85 Ca 0.15 )(Ti 0.9 Zr 0.1 )O 3 -x% (K 0.5 Bi 0.5 )TiO 3 lead-free ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 551 (1), pp.152-177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150193.2019.1658043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using PVDF piezoelectric polymers to maximize power harvested by mechanical structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Evaluation of performance of polyamide/lead zirconate titanate composite for energy harvesters and actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Farhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Meddad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (3), pp.345-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998318783324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.03.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02166699v1</w:t>
+                <w:t xml:space="preserve">hal-03080537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design hybridization system of TEG/PZT for power generation: Modelling and experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
+                <w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ennawaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Lifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.03.007⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (7), pp.1455-1461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03478758v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and mechanical optimization properties of porous poly(ethylene-co-vinyl acetate) copolymer films for pseudo-piezoelectric effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Design hybridization system of TEG/PZT for power generation: Modelling and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Farhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Benahadouga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.25132⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2018.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314893v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03478758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New System to Harvest Road Energy Using Piezoelectric Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chouaib Ennawaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Lifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Az-Eddine Azim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Elballouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.41-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/sl.2018.3932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Construction of a Multifunction Piezoelectric Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 55 (1), pp.19-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41779-018-0206-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and Characterization of Polyamide/Lead Zirconium Titanate Composite for Sensing and Actuating Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Farhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hammed Mazroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (2), pp.151-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2018.3928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of PVDF-based electroactive/ferroelectric films: importance of PMMA and cooling rate from the melt state on the crystallization of PVDF beta-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Neef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Stoclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (22), pp.4591-4602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8sm00268a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of SAW-type Surface Wave Ultrasonic Sensors for Ultrasonic SHM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (2), pp.61-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09349847.2016.1252870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fillers size on the dielectric and piezoelectric characteristics of a piezoelectric composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Aboubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Benkhouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81 (2), pp.20901. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2018170204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, dielectric and piezoelectric study of Ca-, Zr-modified BaTiO3 lead-free ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Msouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tachafine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M El Aatmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Carru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (5), pp.925-931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12034-017-1445-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high dielectric composite for energy storage application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aboubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Benkhouja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (30), pp.19504-19511. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of PZT ceramic IDT sensors for health monitoring of structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 79, pp.96-104. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects on an electrostrictive polymer composite for power harvesting: experiments and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yahia Boughaleb</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of BZT lead-free ceramic prepared in chemical way and with the addition of a sintering aid (LBCU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Yessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Aboubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Idiri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (5), pp.677-684. </w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 628 (1), pp.130-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.3738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03149401v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial approach for modeling a piezoelectric disc resonator partially covered with electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of MEMS Resonator Piezoelectric Disc Partially Covered with Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Elmaimouni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P.M. Rabotovao</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Mechanics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11648/j.ajma.20160401.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120077v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties and relaxor behavior of 0.935(Na0.5Bi0.5)TiO3-0.065BaTiO3 lead free piezoelectric ceramic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of nanosized TiO2 powder by sol gel method at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nachit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Ramzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Lidjici</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Zbair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.05.029⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 627 (1), pp.170-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117445v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of MEMS Resonator Piezoelectric Disc Partially Covered with Electrodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PU/PZT composites for vibratory energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Belhora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Mechanics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11648/j.ajma.20160401.11⟩</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-016-0518-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080582v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanosized TiO2 powder by sol gel method at low temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adil Eddiai</w:t>
+                <w:t xml:space="preserve">Elaboration and characterization of PMN–xPT solid ceramics used in a numerical simulation of a piezoelectric transducer for a loudspeaker application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madiha Yessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Lifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benjelloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137135⟩</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-016-0557-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120411v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PU/PZT composites for vibratory energy harvesting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dielectric properties and relaxor behavior of 0.935(Na0.5Bi0.5)TiO3-0.065BaTiO3 lead free piezoelectric ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Lidjici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Marfoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Laghoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamadi Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-016-0518-x⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (11), pp.12735-12739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769134v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of PMN–xPT solid ceramics used in a numerical simulation of a piezoelectric transducer for a loudspeaker application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benjelloun</w:t>
+                <w:t xml:space="preserve">Polynomial approach for modeling a piezoelectric disc resonator partially covered with electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Elmaimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.E. Ratolojanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Rabotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11082-016-0557-3⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120147v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical, dielectric and photocatalytic properties of Fe-doped ZnO nanomaterials synthesized by sol gel method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Kadri</w:t>
+                <w:t xml:space="preserve">Strain effects on an electrostrictive polymer composite for power harvesting: experiments and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Eddiai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Meddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Mazroui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Boughaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processing and Application of Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/PAC1603125C⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (5), pp.677-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120131v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1706 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4940521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric characterization of lead zirconate-titane/polyurethane thin film composite: Volume fraction, frequency and temperature dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Aboubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Yessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Elballouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 627 (1), pp.82-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational energy-harvesting performance of bio-sourced flexible polyamide 11/layered silicate nanocomposite films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical, dielectric and photocatalytic properties of Fe-doped ZnO nanomaterials synthesized by sol gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leveque</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Abdelaziz Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1023666X.2016.1233784⟩</w:t>
+              <w:t xml:space="preserve">Processing and Application of Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/PAC1603125C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773192v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of BZT lead-free ceramic prepared in chemical way and with the addition of a sintering aid (LBCU)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vibrational energy-harvesting performance of bio-sourced flexible polyamide 11/layered silicate nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Douchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Prashantha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15421406.2015.1137150⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (1), pp.72 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1023666X.2016.1233784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120103v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric, ferroelectrics properties and impedance spectroscopy analysis of the [(Na0.535K0.480)0.966Li0.058](Nb0.90Ta0.10)O3-based lead-free ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">M. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 05 (01), 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2010135X15500071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814877v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance spectroscopy studies on (Na0.5Bi0.5)0.94Ba0.06TiO3 + 0.3 wt% Sm2O3 + 0.25 wt% LiF lead-free piezoelectric ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Boukazouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Zidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Boubenider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (3), pp.731-737. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.41-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12034-015-0888-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039132v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+                <w:t xml:space="preserve">Impedance spectroscopy studies on (Na0.5Bi0.5)0.94Ba0.06TiO3 + 0.3 wt% Sm2O3 + 0.25 wt% LiF lead-free piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebanese Science Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (3), pp.731-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12034-015-0888-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116778v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRD, Raman and electrical studies on the (1−x)(Na0.5Bi0.5)TiO3−xBaTiO3 lead free ceramics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Med Amine Hentatti</w:t>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lebanese Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (Special), pp.69-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280963v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric, ferroelectrics properties and impedance spectroscopy analysis of the [(Na0.535K0.480)0.966Li0.058](Nb0.90Ta0.10)O3-based lead-free ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XRD, Raman and electrical studies on the (1−x)(Na0.5Bi0.5)TiO3−xBaTiO3 lead free ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Lidjici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lagoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saidi</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mokhtar Berrahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Amine Hentatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S2010135X15500071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 618, pp.643-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.08.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116581v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characterization of metal core piezoelectric fibres by dip coating process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Effects of microwave sintering on intrinsic defects concentrations in ZnO-based varistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faical Kharchouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Marinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-L. Petiniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.035⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (8), pp.13697-13701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.04.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033364v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02449721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric and Impedance spectroscopy characterizations of CuO added (Na0,5Bi0,5)0.94Ba0.06TiO3 lead-free piezoelectric ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+                <w:t xml:space="preserve">Fabrication and characterization of metal core piezoelectric fibres by dip coating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Petiniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.167⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (12), pp.2951-2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122970v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical and Relaxor Ferroelectric Behavior of Titanate of Barium and Zirconium Ceramics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dielectric and Impedance spectroscopy characterizations of CuO added (Na0,5Bi0,5)0.94Ba0.06TiO3 lead-free piezoelectric ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00387010.2013.872664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 590, pp.557-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2013.12.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122804v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microwave sintering on intrinsic defects concentrations in ZnO-based varistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Thuault</w:t>
+                <w:t xml:space="preserve">Classical and Relaxor Ferroelectric Behavior of Titanate of Barium and Zirconium Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tachafine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Marinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+                <w:t xml:space="preserve">A. Aoujgal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P.F. Graca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.04.142⟩</w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Special Issue: Fourth International Meeting on Dielectric Materials (IMDM'4) Marrakech, Morocco, May 29-31, 2013 Submit an article Journal homepage, 47 (5), pp.404-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2013.872664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02449721v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectrics, piezoelectric, and Impedance spectroscopy characterizations of CuO doped (Na&amp;lt;sub&amp;gt;0.52&amp;lt;/sub&amp;gt;K&amp;lt;sub&amp;gt;0.44&amp;lt;/sub&amp;gt;)(Nb&amp;lt;sub&amp;gt;0.9 &amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;0.06&amp;lt;/sub&amp;gt;)O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;–0.04LiTaO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; lead free ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khalfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferroelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 473 (1), pp.171-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00150193.2014.975574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing crosstalk in array structures by controlling the excitation voltage of individual elements : a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Bybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53 (6), pp.1135-1140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of a low frequency and wideband piezoceramic generator for energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (1), pp.8-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optmat.2013.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIELECTRIC AND PIEZOELECTRIC PROPERTIES OF LEAD-FREE ( Bi 0.5 Na 0.5 ) 0.94 Ba 0.06 TiO 3 + x% Ce 2 O 3 + y% La 2 O 3 + z% Y 2 O 3 COMPOUNDS SYNTHESIZED BY SOL–GEL TECHNIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Dielectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 02 (04), pp.1250022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S2010135X12500221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphotropic phase boundary in the BNT–BT–BKT system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evidence of ferroelectricity in metastable Sm2Ti2O7 thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenmian Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul-Henri Duvigneaud</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.11.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (19), pp.9806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm16261j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04281117v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of ferroelectricity in metastable Sm2Ti2O7 thin film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Stability of tetragonal 〈001〉 oriented PZN-12PT single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Touhtouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Dupont</w:t>
+                <w:t xml:space="preserve">Y. Boughaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Benkhouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (19), pp.9806. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (10), pp.1625-1629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2jm16261j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269084v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of tetragonal 〈001〉 oriented PZN-12PT single crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Arbaoui</w:t>
+                <w:t xml:space="preserve">Morphotropic phase boundary in the BNT–BT–BKT system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Duvigneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2012.04.002⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (4), pp.2823-2827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2011.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281119v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Macro Correlation in Ferroelectric Materials: Depolarization Mechanism Owing Mechanical Stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+                <w:t xml:space="preserve">Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in La 2 Ti 2 O 7 Thin Films Grown on (110)‐Oriented Doped Nb:SrTiO 3 Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenmian Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2011.1792⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (10), pp.961-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283044v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrothermal synthesis conditions on BNT-based piezoceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.04.025⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04283000v1</w:t>
+                <w:t xml:space="preserve">hal-01668306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bruyer</w:t>
+                <w:t xml:space="preserve">Micro-Macro Correlation in Ferroelectric Materials: Depolarization Mechanism Owing Mechanical Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Boughaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (6), pp.2190-2193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2011.1792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01668306v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of sol–gel synthesised lead-free (1−x)Na0.5Bi0.5TiO3–xBaTiO3-based ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chaouchi</w:t>
+                <w:t xml:space="preserve">Influence of hydrothermal synthesis conditions on BNT-based piezoceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trelcat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kennour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 509 (37), pp.9138-9143. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1997-2004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.06.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450370v1</w:t>
+                <w:t xml:space="preserve">hal-04283000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of piezoelectric cantilever bending sensor for energy harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of sol–gel synthesised lead-free (1−x)Na0.5Bi0.5TiO3–xBaTiO3-based ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">S. Kennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 168 (1), pp.95-100. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 509 (37), pp.9138-9143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2011.06.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282958v1</w:t>
+                <w:t xml:space="preserve">hal-02450370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in La 2 Ti 2 O 7 Thin Films Grown on (110)‐Oriented Doped Nb:SrTiO 3 Substrates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and characterization of piezoelectric cantilever bending sensor for energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Émilie Bruyer</w:t>
+                <w:t xml:space="preserve">R. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie d'Astorg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (1), pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2011.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282981v1</w:t>
+                <w:t xml:space="preserve">hal-04282958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearity and scaling behavior in a soft lead zirconate titanate piezoceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Touhtouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Boughaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3486510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two molten flux process for the elaboration of textured PZT thin plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (13-15), pp.3779-3783. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.02.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Laux</w:t>
+                <w:t xml:space="preserve">Optimized piezoelectric sensor for a specific application : detection of Lamb waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faysal El Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126 (2), pp.362-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00329624v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized piezoelectric sensor for a specific application : detection of Lamb waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bentama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 126 (2), pp.362-368. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138726v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the near-field acoustic sensor to the measurement of the media properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 120 (2), pp.390-396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-line characterization of silica gels by acoustic near field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pauthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Ferrandis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 76 (1-3), pp.115 - 123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00598-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10889,4953 +10889,5436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legendre Polynomial Approach for Multimodal Analysis of the Transverse-Type Rectangular Piezoelectric Transformer with Common Ground Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joli Randrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Applied Mathematics, Modeling and Computer Simulation, AMMCS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Wuhan, China. pp.893-899, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/ATDE221111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Analysis of Transverse-Type Piezoelectric Transformer By Means of a Polynomial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joli Randrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 7th Southern Power Electronics Conference (SPEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Nadi, Fiji. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPEC55080.2022.10058212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Optimization of Piezoelectric Structures for Low-frequency Energy Harvesting Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madiha Yessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelowahed Hajjaji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Najoua Fangachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdezzahid Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Morocco, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRSEC53969.2021.9741205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Surface Acoustic Wave pressure sensors for monitoring concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Smagin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2849-2852, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance analysis of Rectenna Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Batal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Chakhchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Advances in Energy Technology, Environmental Engineering and Materials Science, AETEEMS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, El Jadida, Morocco. pp.012006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/948/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanate doped with calcium and zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Orlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Jean</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654604v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity range optimization of surface acoustic wave humidity ultrasonic sensors incorporating a polyvinyl alcohol (PVA) layer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Orlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE Sensors Conference, IEEE SENSORS 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594341v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic wave generation and propagation on polar glass-ceramic for high temperature sensors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Sensitivity range optimization of surface acoustic wave humidity ultrasonic sensors incorporating a polyvinyl alcohol (PVA) layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Solid-State Sensors, Actuators, and Microsystems &amp; Eurosensors XXXIII, TRANSDUCERS 2019 &amp; EUROSENSORS XXXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">18th IEEE Sensors Conference, IEEE SENSORS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586843v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface acoustic wave generation and propagation on polar glass-ceramic for high temperature sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Stubbe</w:t>
+                <w:t xml:space="preserve">F. Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Renoirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Solid-State Sensors, Actuators, and Microsystems &amp; Eurosensors XXXIII, TRANSDUCERS 2019 &amp; EUROSENSORS XXXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277984v1</w:t>
+                <w:t xml:space="preserve">hal-03586843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs acoustiques à ondes de surface pour le monitoring des structures en béton</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Stubbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation, C2I 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Talence, France. pp.190-195</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594442v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high temperature surface acoustic wave sensors based on a piezoelectric glass-ceramic</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs acoustiques à ondes de surface pour le monitoring des structures en béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Conference and Exhibition of the European Ceramic Society, XVI ECerS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation, C2I 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Talence, France. pp.190-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595066v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanate doped with calcium and zirconia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ferri</w:t>
+                <w:t xml:space="preserve">Development of high temperature surface acoustic wave sensors based on a piezoelectric glass-ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sophie Renoirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Smagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+              <w:t xml:space="preserve">XVI Conference and Exhibition of the European Ceramic Society, XVI ECerS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380915v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Rosen-type piezoelectric transformer by mean of a polynomial approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of CuBi&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;O&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt; additive on dielectric, ferroelectric, and piezoelectric properties of BCTZ lead free ceramics sintered at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Zidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multimedia Computing and Systems (ICMCS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, El Oued, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCEE.2018.8634536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMCS.2018.8525914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03582336v1</w:t>
+                <w:t xml:space="preserve">hal-04467322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs acoustiques pour le suivi du séchage des bétons</w:t>
+                <w:t xml:space="preserve">Modeling of Rosen-type piezoelectric transformer by mean of a polynomial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliou Ndao</w:t>
+                <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Duquennoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Rabotovao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Multimedia Computing and Systems (ICMCS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rabat, Morocco. pp.143-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2018.8525914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590697v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymères ferroélectriques sans plomb pour le stockage de l’énergie électrique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs acoustiques pour le suivi du séchage des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Dielectric Materials and Apllications (ISyDMA’3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Beni-Mellal, Maroc</w:t>
+              <w:t xml:space="preserve">Actes du 14ème Congrès Français d'Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537557v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Performance of Piezoelectric Transformer Mode Thickness by Nonlinear Methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Polymères ferroélectriques sans plomb pour le stockage de l’énergie électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ait Laasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tachafine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elaatmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 15th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third International Symposium on Dielectric Materials and Apllications (ISyDMA’3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Beni-Mellal, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04467287v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of CuBi&amp;lt;inf&amp;gt;2&amp;lt;/inf&amp;gt;O&amp;lt;inf&amp;gt;4&amp;lt;/inf&amp;gt; additive on dielectric, ferroelectric, and piezoelectric properties of BCTZ lead free ceramics sintered at low temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naima Zidi</w:t>
+                <w:t xml:space="preserve">Improved Performance of Piezoelectric Transformer Mode Thickness by Nonlinear Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahcene Chaouchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Djamila Zehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalissa Behih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Communications and Electrical Engineering (ICCEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCEE.2018.8634536⟩</w:t>
+              <w:t xml:space="preserve">2018 15th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.917-922, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2018.8570401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467322v1</w:t>
+                <w:t xml:space="preserve">hal-04467287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a PZT5A MEMS resonator disc partially metallized: Annular metallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Engineering &amp; MIS (ICEMIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Monastir, Tunisia. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEMIS.2017.8272972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03564061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs piezoélectriques interdigités flexibles pour la caractérisation ultrasonore des revêtements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30èmes Journées Annuelles du Groupe Français de la Céramique, GFC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités flexibles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">42nd Annual Review of Progress in Quantitative Nondestructive Evaluation, QNDE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780477v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03586624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flexible SAW sensors for non-destructive testing of structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs interdigités flexibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Review of Progress in Quantitative Nondestructive Evaluation, QNDE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">6ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03586624v1</w:t>
+                <w:t xml:space="preserve">hal-03780477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities for aeronautics of the development of an active core PZT fibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Petitniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie d'Astorg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTUATOR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Brême, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités souples pour le contrôle de structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Français d'Acoustique, CFA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Poitiers, France. Session APUS2-2 : Contrôles et essais non-destructifs II, papier CFA2014/327, 536-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs à ondes de surface HF, bas coûts, sur substrat piézoélectrique de type PZT pour le contrôle de structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dame Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France. pp.15-25</w:t>
+              <w:t xml:space="preserve">Secondes Journées Franco-Libanaises, Avancées de la Recherche et de ses Applications, JFL2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955221v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and realization of HF ultrasonic transducers on bulk-PZT piezoelectric substrate using laser ablation laser and inkjet printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rigo</w:t>
+                <w:t xml:space="preserve">S. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deboucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Conference of the European Ceramic Society, ECERS XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités pour le contrôle de structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Développement de capteurs à ondes de surface HF, bas coûts, sur substrat piézoélectrique de type PZT pour le contrôle de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Secondes Journées Franco-Libanaises, Avancées de la Recherche et de ses Applications, JFL2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.15-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878916v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter determination of a rosen type piezoelectric transformer operating in second mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Boukazouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.485-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyroelectric power harvesting using a lead-lanthanum-zirconate-titanate (7/60/40 PLZT) pyroelectric cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Amokrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Baysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nogarede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMSM 2013 : IEEE 11th International Workshop of Electronics, Control, Measurement, Signals and their application to Mechatronics, Toulouse, France,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-voltage active diode rectifier for pyroelectric harvesting cell</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de capteurs interdigités sur substrat piézoélectrique de type PZT pour la génération des ondes de surface en haute fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012: 38th Annual Conference of the IEEE Industrial Electronics Society, Montréal, Canada</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France. paper 000033, 93-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6388574⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04133999v1</w:t>
+                <w:t xml:space="preserve">hal-00803084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités sur substrat piézoélectrique de type PZT pour la génération des ondes de surface en haute fréquence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-voltage active diode rectifier for pyroelectric harvesting cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Amokrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Baysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Nogarede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2012: 38th Annual Conference of the IEEE Industrial Electronics Society, Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6388574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803084v1</w:t>
+                <w:t xml:space="preserve">hal-04133999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et correction du couplage inter-éléments dans les réseaux de transducteurs ultrasonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Bybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Granger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes Journées d'Acoustique Physique Sous-Marine et Ultrasonore, JAPSUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-coupling cancellation in transducer arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Bybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Mediterranean Congress on Acoustics, MCA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Salé, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental defect localisation using Lamb waves excited by annular piezoelectric transducers and received by triangular multi-electrode transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics, ICU 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Austria. CD-ROM, paper ID 1479, 4p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3728/ICUltrasonics.2007.Vienna.1479_grondel⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00367722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de géométries complexes fines de céramiques PZT par découpe laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de Electrotechnique du Futur, EF'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de fabrication de pièces céramiques piézoélectriques par FDM</w:t>
+                <w:t xml:space="preserve">Influence du dopage (Ti, Zr, Hf) sur les propriétés structurales et électromécaniques de KNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soufyane Satha</w:t>
+                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mardi des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, MONS, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.115994⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04544805v1</w:t>
+                <w:t xml:space="preserve">hal-05583561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités conformables pour le contrôle non destructif de structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Courtois</w:t>
+                <w:t xml:space="preserve">Etude par DFT de l'impact du dopage au Sr sur les propriétés structurales, électroniques, piézoélectriques et ferroélectriques du BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation, C2I 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Talence, France. , pp.45-60</w:t>
+              <w:t xml:space="preserve">Mardi des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Valenciennes (Nord), Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594978v1</w:t>
+                <w:t xml:space="preserve">hal-05583559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de capteurs interdigités pour le suivi du séchage des bétons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+                <w:t xml:space="preserve">Étude par DFT de l'impact du dopage au Sr sur les propriétés structurales, électroniques, piézoélectriques et ferroélectriques du BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France. </w:t>
+              <w:t xml:space="preserve">Journée Matériaux &amp; Énergie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maubeuge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597072v1</w:t>
+                <w:t xml:space="preserve">hal-05583575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of PZT ceramic based composites IDT sensors for health monitoring of structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+                <w:t xml:space="preserve">Elaboration et optimisation par simulation de matériaux piézoélectriques sans plomb pour des applications capteurs et transducteurs ultrasonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bachar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Mardi des chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, MONS, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591395v1</w:t>
+                <w:t xml:space="preserve">hal-05583555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Processus de fabrication de pièces céramiques piézoélectriques par FDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Satha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mardi des chercheurs 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Mons, Belgique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.115994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de capteurs interdigités conformables pour le contrôle non destructif de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Colloque Interdisciplinaire en Instrumentation, C2I 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Talence, France. , pp.45-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement de capteurs interdigités pour le suivi du séchage des bétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliou Ndao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Wallers-Arenberg, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of PZT ceramic based composites IDT sensors for health monitoring of structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafatou Takpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duquennoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electroceramics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement de capteurs interdigités dans le cadre du projet PRISTIFLEX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Duquennoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafatou Takpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dame Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadi Ouaftouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontre Industrie-Recherche ‘Les céramiques techniques dans les applications électroniques’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Vallauris Golfe-Juan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15845,462 +16328,462 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perovskite Progress: the Role of Sr-Doping in Advancing BaTiO3-Based Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Assia Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Mabrouk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lorgouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Materials for Environmental and Aerospace Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legendre Polynomial Modeling of a Piezoelectric Transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derandraibe Jeannot Falimiaramanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassna Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joli Randrianarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faniry Emilson Ratolojanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Elmaimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Technologies for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320-330, 2022, Lecture Notes on Data Engineering and Communications Technologies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94188-8_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Ceramic PZT/PA6 Matrix Composite Materials for Energy Harvesting Applications: Structural, Dielectric, Piezoelectric and Mechanical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rida Farhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Chakhchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Eddiai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Meddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Ceramics for Energy and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-193, 2021, 9781003005155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003005155-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId445"/>
+      <w:footerReference w:type="default" r:id="rId450"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16447,51 +16930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Satha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2026.118330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kacimi-Naciri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mabrouk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.01.059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.03.069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Zennou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.337" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279102v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Kennour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Chaouchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS221014015K" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04489910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Gharbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Ly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essebti Dhahri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barill&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Lahem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.109925" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Yessari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Fangachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220105" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8LN41W9Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08369-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Boutaldat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Chakhchaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Eddiai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Meddad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5773" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703102v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbella" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matrane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eddiai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meddad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rguiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.474" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703093v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.545" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moussi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bougoffa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Trabelsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Gra&#231;a" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.109225" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tachafine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-020-08657-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhahri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhahri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Costa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01134-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasheed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115191" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480434v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Chelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25740881.2021.1888995" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480198v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani-Amaouz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2020.1811027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Basile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05123-y" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480267v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derandraibe Jeannot Falimiaramanana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Emilson Ratolojanahary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine El Maimouni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2975647" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480302v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ndao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190305" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280942v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Farhan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5066" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Mazroui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318783324" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479286v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2019.1658043" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166699v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.03.044" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478758v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benahadouga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.03.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Azim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elballouti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2018.3932" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120970v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ch&#233;rif" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-018-0206-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2018.3928" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafatou Takpara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2016.1252870" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aboubakr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Benkhouja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170204" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZM36ZWC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04280961v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Msouni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Aatmani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-017-1445-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280955v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboubakr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benkhouja" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.045" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.04.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03149401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3738" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLC41K4S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Rabotovao" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.03.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117445v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Lidjici" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Marfoua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Laghoun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.029" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080582v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Naciri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Elmaimouni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajma.20160401.11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120411v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nachit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramzi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137135" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769134v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhtouh" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belhora" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0518-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120147v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0557-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120131v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherifi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kadri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAC1603125C" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03119947v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940521" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137148" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveque" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchain" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2016.1233784" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120103v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137150" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03039132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zidi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Astorg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-015-0888-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116778v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04280963v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lagoun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Berrahal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Hentatti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.08.161" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X15500071" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033364v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dolay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petiniot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.035" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122970v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.167" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aoujgal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Graca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Costa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2013.872664" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Kharchouche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.04.142" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4RTM0QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122953v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalfaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2014.975574" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823966v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bybi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3GKCZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033179v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.07.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281123v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaouchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X12500221" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281117v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Duvigneaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.11.053" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KRBF3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281119v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boughaleb" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.04.002" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHMRCNCM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283044v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1792" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283000v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.04.025" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRNFRS76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450370v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.06.085" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5KM8NMB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282958v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.04.020" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0V2WHP9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282981v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bruyer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283059v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pruvost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486510" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283089v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devemy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.160" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059F9F91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138726v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal El Youbi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04489843v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joli Randrianarivelo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE221111" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491708v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEC55080.2022.10058212" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475226v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdezzahid Arbaoui" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741205" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240328v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0798" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04469995v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Batal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/948/1/012006" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594341v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956596" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Renoirt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808519" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594442v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595066v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380915v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlik" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582336v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2018.8525914" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590697v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04537557v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04467287v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zehar" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Behih" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570401" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04467322v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Chaouchi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634536" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564061v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Rguiti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMIS.2017.8272972" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591220v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780477v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586624v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01068701v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petitniot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978411v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955221v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878915v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878916v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134000v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baysse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogarede" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648972" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133999v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388574" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803084v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807692v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808303v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367722v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1479_grondel" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140796v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04544805v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.115994" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594978v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597072v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591395v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639151v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583299v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491826v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Khalfi" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94188-8_30" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94188-8_30" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475208v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003005155-8/advances-ceramic-pzt-pa6-matrix-composite-materials-energy-harvesting-applications-structural-dielectric-piezoelectric-mechanical-study-rida-farhan-nabil-chakhchaoui-adil-eddiai-mounir-meddad-mohamed-rguiti-hammed-mazroui-omar-cherkaoui?context=ubx&amp;amp;refId=de6c9ea9-17a8-486f-920f-48f3f6ec0c1c" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003005155-8" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kacimi-Naciri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mabrouk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.01.059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Satha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2026.118330" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Zennou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bachar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chrifi Alaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jenot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.05.337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583186v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.03.069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Kennour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Chaouchi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS221014015K" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04489910v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Gharbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Ly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essebti Dhahri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Barill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Lahem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.109925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280930v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Yessari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Fangachi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Salhi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2022220105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8LN41W9Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Zidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-022-08369-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703077v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Boutaldat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Chakhchaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Eddiai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Meddad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Cherkaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5773" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703102v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matrane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eddiai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meddad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rguiti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.474" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Moussi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Bougoffa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Trabelsi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Gra&#231;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2022.109225" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2022.05.545" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137289v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharbi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dhahri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dhahri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanguino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Costa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01134-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ait Laasri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tachafine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Carru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-020-08657-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03703173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erroumayssae Sabani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/asi4030057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rasheed" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2021.115191" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480434v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Chelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Saidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Laghrouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25740881.2021.1888995" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliou Ndao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duquennoy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadi Ouaftouh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/i2m.190305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480198v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani-Amaouz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2020.1811027" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02550924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trelcat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natana&#235;l Basile" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Gonon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05123-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03480267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derandraibe Jeannot Falimiaramanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faniry Emilson Ratolojanahary" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lefebvre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine El Maimouni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2975647" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280942v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Farhan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166699v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Mazroui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.03.044" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479286v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2019.1658043" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998318783324" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ennawaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Lifi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajjaji" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Samuel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25132" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Benahadouga" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2018.03.007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az-Eddine Azim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Elballouti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2018.3932" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ch&#233;rif" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-018-0206-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03477008v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2018.3928" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624887v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Neef" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Stoclet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sm00268a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117425v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafatou Takpara" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09349847.2016.1252870" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03478740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Aboubakr" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Benkhouja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018170204" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-QZM36ZWC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04280961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Msouni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Aatmani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-017-1445-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04280955v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aboubakr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benkhouja" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.045" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03080493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.04.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120103v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arbaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137150" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04080582v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Naciri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Elmaimouni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajma.20160401.11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nachit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Touhtouh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zbair" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137135" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769134v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touhtouh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belhora" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0518-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120147v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benjelloun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0557-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117445v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Lidjici" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Marfoua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Laghoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Khemakhem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.029" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Elmaimouni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.E. Ratolojanahary" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Yu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Rabotovao" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.03.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03149401v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boughaleb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Idiri" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3738" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XLC41K4S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03119947v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940521" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03117475v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421406.2015.1137148" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03120131v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Cherifi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kadri" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAC1603125C" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773192v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leveque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Douchain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prashantha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2016.1233784" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116581v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saidi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie d'Astorg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X15500071" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03039132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12034-015-0888-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03116778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dame Fall" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04280963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lagoun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Berrahal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Amine Hentatti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.08.161" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449721v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faical Kharchouche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Savary" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marinel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.04.142" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4RTM0QF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033364v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dolay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Petiniot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.04.035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2013.12.167" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122804v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aoujgal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P.F. Graca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Costa" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2013.872664" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03122953v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khalfaoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150193.2014.975574" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823966v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Bybi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Granger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2013.02.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR3GKCZD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03033179v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leriche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2013.07.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281123v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaouchi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010135X12500221" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281119v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boughaleb" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2012.04.002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHMRCNCM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04281117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Duvigneaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2011.11.053" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4KRBF3H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282981v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bruyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283044v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Sassi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2011.1792" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283000v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.04.025" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRNFRS76-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450370v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kennour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2011.06.085" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5KM8NMB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04282958v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2011.04.020" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0V2WHP9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283059v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Pruvost" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486510" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04283089v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devemy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.02.160" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-059F9F91-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138726v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal El Youbi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.015" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04489843v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joli Randrianarivelo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE221111" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491708v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPEC55080.2022.10058212" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475226v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdezzahid Arbaoui" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC53969.2021.9741205" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Smagin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0798" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04469995v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Batal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/948/1/012006" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380915v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlik" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594341v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956596" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586843v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupla" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Renoirt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808519" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594442v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03595066v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04467322v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Chaouchi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCEE.2018.8634536" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03582336v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2018.8525914" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03590697v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04537557v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elaatmani" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04467287v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Zehar" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Behih" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570401" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03564061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Rguiti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMIS.2017.8272972" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591220v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03586624v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03780477v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fall" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01068701v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Petitniot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978411v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878916v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878915v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deboucq" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955221v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hocquet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134000v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Amokrane" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Baysse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogarede" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648972" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803084v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133999v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6388574" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807692v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808303v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367722v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3728/ICUltrasonics.2007.Vienna.1479_grondel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140796v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583561v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583559v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583575v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583555v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04544805v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.115994" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03594978v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03597072v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03591395v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03639151v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583299v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491826v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassna Khalfi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94188-8_30" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94188-8_30" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04475208v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003005155-8/advances-ceramic-pzt-pa6-matrix-composite-materials-energy-harvesting-applications-structural-dielectric-piezoelectric-mechanical-study-rida-farhan-nabil-chakhchaoui-adil-eddiai-mounir-meddad-mohamed-rguiti-hammed-mazroui-omar-cherkaoui?context=ubx&amp;amp;refId=de6c9ea9-17a8-486f-920f-48f3f6ec0c1c" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003005155-8" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>