--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -482,303 +482,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Security Analysis of Widevine through the W3C EME Standard</w:t>
+                <w:t xml:space="preserve">These results must be false&amp;quot;: A usability evaluation of constant-time analysis tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+                <w:t xml:space="preserve">Marcel Fourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Almeida Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lallemand</w:t>
+                <w:t xml:space="preserve">Jan Jancar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Patat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Schwabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USENIX Security Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, PHILADELPHIA, United States</w:t>
+              <w:t xml:space="preserve">2024 - 33rd USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Philadelphia, Pennsylvania, USA, United States. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631369v1</w:t>
+                <w:t xml:space="preserve">hal-04712302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">These results must be false&amp;quot;: A usability evaluation of constant-time analysis tools</w:t>
+                <w:t xml:space="preserve">Formal Security Analysis of Widevine through the W3C EME Standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Fourné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel de Almeida Braga</w:t>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Jancar</w:t>
+                <w:t xml:space="preserve">Joseph Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Roudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - 33rd USENIX Security Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Philadelphia, Pennsylvania, USA, United States. pp.1-18</w:t>
+              <w:t xml:space="preserve">USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, PHILADELPHIA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712302v1</w:t>
+                <w:t xml:space="preserve">hal-04631369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Widevine for Fun and Profit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -933,51 +933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WideLeak: How Over-the-Top Platforms Fail in Android</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1028,103 +1028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">They're not that hard to mitigate&amp;quot;: What Cryptographic Library Developers Think About Timing Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Jancar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Fourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel de Almeida Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schwabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE Symposium on Security and Privacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, San Francisco, United States. pp.755-772, </w:t>
@@ -1292,51 +1292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Please Remember Me: Security Analysis of U2F Remember Me Implementations in The Wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1771,330 +1771,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over-the-Internet: Efficient Remote Content Management for Secure Elements in Mobile Devices</w:t>
+                <w:t xml:space="preserve">The Dual-Execution-Environment Approach: Analysis and Comparative Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mobile and Secure Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th IFIP International Conference on ICT Systems Security and Privacy Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hamburg, Germany. pp.557-570, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118705v1</w:t>
+                <w:t xml:space="preserve">hal-01246353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dual-Execution-Environment Approach: Analysis and Comparative Evaluation</w:t>
+                <w:t xml:space="preserve">Trusted Execution Environment: What It is, and What It is Not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th IFIP International Conference on ICT Systems Security and Privacy Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Helsinki, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Trustcom.2015.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-18467-8_37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246353v1</w:t>
+                <w:t xml:space="preserve">hal-01246364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trusted Execution Environment: What It is, and What It is Not</w:t>
+                <w:t xml:space="preserve">Over-the-Internet: Efficient Remote Content Management for Secure Elements in Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Achemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Mobile and Secure Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Gainesville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Trustcom.2015.357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246364v1</w:t>
+                <w:t xml:space="preserve">hal-01118705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2683,51 +2683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Almeida Braga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733817.3762701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05065294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Patat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04712302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fourn&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jancar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03631377v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03637107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP46214.2022.9833713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Eberhart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux-Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427228.3427295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79063-3_13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49100-4_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_37" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.357" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.27" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Alattar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016COMP2320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Almeida Braga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733817.3762701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05065294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04712302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fourn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jancar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Patat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03631377v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03637107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP46214.2022.9833713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Eberhart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux-Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427228.3427295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79063-3_13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49100-4_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_37" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.27" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Alattar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016COMP2320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>