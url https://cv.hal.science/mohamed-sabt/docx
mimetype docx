--- v1 (2026-04-28)
+++ v2 (2026-05-18)
@@ -728,321 +728,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Widevine for Fun and Profit</w:t>
+                <w:t xml:space="preserve">WideLeak: How Over-the-Top Platforms Fail in Android</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEEE Workshop on Offensive Technologies, WOOT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">DSN 2022 - 52nd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Baltimore, MD, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631377v2</w:t>
+                <w:t xml:space="preserve">hal-03637107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARASITE: PAssword Recovery Attack against Srp Implementations in ThE wild</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel de Almeida Braga</w:t>
+                <w:t xml:space="preserve">Exploring Widevine for Fun and Profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sabt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS 2021 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th IEEE Workshop on Offensive Technologies, WOOT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, San Francisco, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551345v1</w:t>
+                <w:t xml:space="preserve">hal-03631377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WideLeak: How Over-the-Top Platforms Fail in Android</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Patat</w:t>
+                <w:t xml:space="preserve">PARASITE: PAssword Recovery Attack against Srp Implementations in ThE wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sabt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Fouque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSN 2022 - 52nd Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCS 2021 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Event, South Korea. pp.2497-2512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3460120.3484563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637107v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">They're not that hard to mitigate&amp;quot;: What Cryptographic Library Developers Think About Timing Attacks</w:t>
               </w:r>
@@ -2683,51 +2683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Almeida Braga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733817.3762701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05065294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04712302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fourn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jancar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Patat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03631377v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03637107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP46214.2022.9833713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Eberhart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux-Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427228.3427295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79063-3_13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49100-4_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_37" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.27" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Alattar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016COMP2320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865304v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Almeida Braga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fouque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482209v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3733817.3762701" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05065294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111498v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Roudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04712302v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Fourn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Jancar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Patat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03637107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03631377v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551345v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484563" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694811v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP46214.2022.9833713" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Eberhart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Prabel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Roux-Langlois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81293-5_11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02865105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3427228.3427295" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-79063-3_13" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45741-3_27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49100-4_3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Achemlal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18467-8_37" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Trustcom.2015.357" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246361v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2015.27" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhannad Alattar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03718262v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016COMP2320" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>